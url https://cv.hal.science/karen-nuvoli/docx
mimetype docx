--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -137,676 +137,758 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médias de presse sur TikTok entre format court et culture algo-rythmée</w:t>
+                <w:t xml:space="preserve">Leadership, récits identitaires et performance politique de la droite populiste sur TikTok. Le cas de Giorgia Meloni et Jordan Bardella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Doc&amp;Soc 2024. Information et IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute École de Gestion de Genève (HEG/HES-SO); Dispositifs d’Information et de Communication à l’Ere Numérique (Dicen-IDF) du Conservatoire National des Arts et Métiers (Cnam, Université Gustave Eiffel/l’Université Paris-Nanterre), Sep 2024, Genève, Suisse. pp.77-90</w:t>
+              <w:t xml:space="preserve">CNRIUT'2026 - Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064999v1</w:t>
+                <w:t xml:space="preserve">hal-05591172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éditorialisation des contenus journalistiques sur TikTok : une analyse des médias français</w:t>
+                <w:t xml:space="preserve">Les médias de presse sur TikTok entre format court et culture algo-rythmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France. pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Conférence Doc&amp;Soc 2024. Information et IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute École de Gestion de Genève (HEG/HES-SO); Dispositifs d’Information et de Communication à l’Ere Numérique (Dicen-IDF) du Conservatoire National des Arts et Métiers (Cnam, Université Gustave Eiffel/l’Université Paris-Nanterre), Sep 2024, Genève, Suisse. pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619833v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éditorialisation des contenus journalistiques sur TikTok : une analyse comparative des médias italiens et français</w:t>
+                <w:t xml:space="preserve">L'éditorialisation des contenus journalistiques sur TikTok : une analyse des médias français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe colloque franco roumain en SIC Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Vasile d'Alecsandri de Bacau (Roumanie); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2023, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2024 (CNRIUT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Mulhouse (Université de Haute-Alsace), Mar 2024, Mulhouse, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417954v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protests, politics and media echo: an analysis of the mobilization narrative against pension reform in France</w:t>
+                <w:t xml:space="preserve">L’éditorialisation des contenus journalistiques sur TikTok : une analyse comparative des médias italiens et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Beyond Digital Political Communication : Platforms, algorithms and automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Comunicazione Politica, Jun 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">XXVIe colloque franco roumain en SIC Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Vasile d'Alecsandri de Bacau (Roumanie); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2023, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417977v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de la violence par l’ironie mémétique</w:t>
+                <w:t xml:space="preserve">Protests, politics and media echo: an analysis of the mobilization narrative against pension reform in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Les mèmes : approches sémiolinguistiques et discursives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pise, Italie., Oct 2022, Pise, Italie</w:t>
+              <w:t xml:space="preserve">Conference Beyond Digital Political Communication : Platforms, algorithms and automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Comunicazione Politica, Jun 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439680v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation de l’information et radicalisation</w:t>
+                <w:t xml:space="preserve">La promotion de la violence par l’ironie mémétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalisme et plateformes 2ème édition : Information, infomédiation et "fake news"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; EJCAM; Aix Marseille Université; SFSIC, Jan 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Les mèmes : approches sémiolinguistiques et discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pise, Italie., Oct 2022, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175101v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion méthodologique autour de la construction de l’objet de recherche : Fausse vérité et menace réelle : fake news et désinformation comme possible facteur de l’action violente.</w:t>
+                <w:t xml:space="preserve">Manipulation de l’information et radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Doctoriades de Toulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon, Oct 2021, Toulon (83000), France</w:t>
+              <w:t xml:space="preserve">Journalisme et plateformes 2ème édition : Information, infomédiation et "fake news"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; EJCAM; Aix Marseille Université; SFSIC, Jan 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439692v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immaginario della rivolta nell'era digimediale</w:t>
+                <w:t xml:space="preserve">Réflexion méthodologique autour de la construction de l’objet de recherche : Fausse vérité et menace réelle : fake news et désinformation comme possible facteur de l’action violente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Mesa Redonda Valencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Valence, Spain</w:t>
+              <w:t xml:space="preserve">10es Doctoriades de Toulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Oct 2021, Toulon (83000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352517v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immaginario della rivolta nell'era digimediale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Nuvoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Mesa Redonda Valencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disinformazione nel sistema mediale ibrido. Dalle fake-news al deepfake / Nuvoli, Karen. - 60(2020), pp. 85-96.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">convegno IV Conferenza Nazionale delle Dottorande e dei Dottorandi in Scienze Sociali tenutosi a Roma.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -816,763 +898,763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 et faux récits. Une étude comparée des discours anti-vaccins en Italie et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La désinformation, hier et aujourd'hui. Une approche interdisciplinaire. Les contextes, 8, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11suh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation de l’information et radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (2), pp.41-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le questionnement éthique des internautes face à l’intelligence artificielle. Le cas ChatGpt sur X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Varia 2024, 24 (4), pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Theviot (dir.), Gouverner par les données ? Pour une sociologie politique du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Journalisme culturel en mutation, 45, pp.619-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wz2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19, la « dittatura sanitaria ». Uno studio comparativo della narrazione antivaccinista in Italia e Francia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Garzonio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi dell'informazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.383-405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1445/105775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandemia, social media e complotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libreria Universitaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Saperi, conoscenze ed esperienze in formazione (ISBN: 883359369X), pp.110-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'evoluzione dei conflitti, tra sicurezza, culture e complessità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Trimestrale della scuola di perfezionamento per le forze di polizia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ISSN 2283-3048-2/3, pp.185-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I rischi del Digital Doppelgänger nell’era del Deepfake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazionepuntodoc </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalle fake-news alle verità alternative. Una nuova sfida per il giornalismo della post-verità / Nuvoli, Karen. - In: COMUNICAZIONEPUNTODOC. - ISSN 2282-0140. - 20:20(2018), pp. 91-100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazionepuntodoc </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'evoluzione del jihadismo online, In: RIVISTA DI STUDI POLITICI. - ISSN 1120-4036. - Gennaio/Marzo:1/2018 - Anno XXX(2018), pp. 160-177.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Studi Politici Internazionali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1582,129 +1664,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux favorisent-il la polarisation idéologique des opinions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Joux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme et « post-vérité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-100, 2022, Les Essentiels d'Hermès, 9782271148384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1772,51 +1854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4452669E"/>
+    <w:nsid w:val="6CEDA99F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2003,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-nuvoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Nuvoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Garzonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1445/105775" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/journalisme-et-post-verite/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-nuvoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Nuvoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Garzonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1445/105775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/journalisme-et-post-verite/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>