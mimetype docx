--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -391,165 +391,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éditorialisation des contenus journalistiques sur TikTok : une analyse comparative des médias italiens et français</w:t>
+                <w:t xml:space="preserve">Protests, politics and media echo: an analysis of the mobilization narrative against pension reform in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe colloque franco roumain en SIC Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Vasile d'Alecsandri de Bacau (Roumanie); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2023, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">Conference Beyond Digital Political Communication : Platforms, algorithms and automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Comunicazione Politica, Jun 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417954v1</w:t>
+                <w:t xml:space="preserve">hal-04417977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protests, politics and media echo: an analysis of the mobilization narrative against pension reform in France</w:t>
+                <w:t xml:space="preserve">L’éditorialisation des contenus journalistiques sur TikTok : une analyse comparative des médias italiens et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Beyond Digital Political Communication : Platforms, algorithms and automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Comunicazione Politica, Jun 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">XXVIe colloque franco roumain en SIC Ordres et désordres informationnels : le journalisme à l'épreuve de l'IA et des DATAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Vasile d'Alecsandri de Bacau (Roumanie); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2023, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417977v1</w:t>
+                <w:t xml:space="preserve">hal-04417954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de la violence par l’ironie mémétique</w:t>
               </w:r>
@@ -736,165 +736,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immaginario della rivolta nell'era digimediale</w:t>
+                <w:t xml:space="preserve">La disinformazione nel sistema mediale ibrido. Dalle fake-news al deepfake / Nuvoli, Karen. - 60(2020), pp. 85-96.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Mesa Redonda Valencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Valence, Spain</w:t>
+              <w:t xml:space="preserve">convegno IV Conferenza Nazionale delle Dottorande e dei Dottorandi in Scienze Sociali tenutosi a Roma.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352517v1</w:t>
+                <w:t xml:space="preserve">hal-03352504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disinformazione nel sistema mediale ibrido. Dalle fake-news al deepfake / Nuvoli, Karen. - 60(2020), pp. 85-96.</w:t>
+                <w:t xml:space="preserve">L'immaginario della rivolta nell'era digimediale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">convegno IV Conferenza Nazionale delle Dottorande e dei Dottorandi in Scienze Sociali tenutosi a Roma.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">I Mesa Redonda Valencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352504v1</w:t>
+                <w:t xml:space="preserve">hal-03352517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -906,243 +906,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et faux récits. Une étude comparée des discours anti-vaccins en Italie et en France</w:t>
+                <w:t xml:space="preserve">Le questionnement éthique des internautes face à l’intelligence artificielle. Le cas ChatGpt sur X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Varia 2024, 24 (4), pp.75-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439598v1</w:t>
+                <w:t xml:space="preserve">hal-05065006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation de l’information et radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (2), pp.41-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le questionnement éthique des internautes face à l’intelligence artificielle. Le cas ChatGpt sur X</w:t>
+                <w:t xml:space="preserve">Covid-19 et faux récits. Une étude comparée des discours anti-vaccins en Italie et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Nuvoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La désinformation, hier et aujourd'hui. Une approche interdisciplinaire. Les contextes, 8, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11suh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065006v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Theviot (dir.), Gouverner par les données ? Pour une sociologie politique du numérique</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CEDA99F"/>
+    <w:nsid w:val="DD877028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-nuvoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Nuvoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Garzonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1445/105775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/journalisme-et-post-verite/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-nuvoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Nuvoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05064999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619833v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417954v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439680v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wz2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Garzonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1445/105775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/journalisme-et-post-verite/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>