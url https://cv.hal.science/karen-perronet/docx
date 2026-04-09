--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Lopez</w:t>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Treussart</w:t>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224421v1</w:t>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gillant</w:t>
+                <w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Semmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
+                <w:t xml:space="preserve">Colin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03526G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03526G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>