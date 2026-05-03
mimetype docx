--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,1953 +66,2221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
+                <w:t xml:space="preserve">3D Real-Time Single Particle Tracking using two-photon fluorescence from bright dye-based organic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bugea</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Suss</w:t>
+                <w:t xml:space="preserve">Eleonore Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+                <w:t xml:space="preserve">Florian Semmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Truong</w:t>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (46), pp.14821-14828. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.2304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771478v1</w:t>
+                <w:t xml:space="preserve">hal-04819683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D real-time single particle tracking using two-photon fluorescence from bright dye-based organic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Semmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.2304-2311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4NR03526G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Karolak</w:t>
+                <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Suss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (46), pp.14821-14828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464712v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athulya Muraleedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingye Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Treussart</w:t>
+                <w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athulya Muraleedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224421v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60220-1⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02865729v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Semmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140514v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutating the cholesterol binding site on amyloid precursor protein alters the processing and production of Aβ-amyloid peptides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400363v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02865729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Beurthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roulliay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (8), pp.1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575997v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Mutating the cholesterol binding site on amyloid precursor protein alters the processing and production of Aβ-amyloid peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hanbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.031578⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.S6-S7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918884v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optically sectioned fluorescence and optical coherence microscopy with full-field illumination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.37.001613⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1626-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694961v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (25), pp.31578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.031578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597706v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous optically sectioned fluorescence and optical coherence microscopy with full-field illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dulin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.026469⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.001613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546528v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (25), pp.26469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.026469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">single molecule fluorescence detection of BODIPY-FL molecules for monitoring protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (1), pp.264-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlumin.2007.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2159,51 +2427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03526G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03526G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>