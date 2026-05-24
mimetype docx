--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,2221 +66,2346 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Real-Time Single Particle Tracking using two-photon fluorescence from bright dye-based organic nanoparticles</w:t>
+                <w:t xml:space="preserve">Molecular engineering of individual dye-based nanoparticle photostability for ultrabright two-photon fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
+                <w:t xml:space="preserve">Eléonore Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Kurek</w:t>
+                <w:t xml:space="preserve">Cooper Sasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Semmer</w:t>
+                <w:t xml:space="preserve">Clausolles Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819683v1</w:t>
+                <w:t xml:space="preserve">hal-05630292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D real-time single particle tracking using two-photon fluorescence from bright dye-based organic nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D Real-Time Single Particle Tracking using two-photon fluorescence from bright dye-based organic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Semmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (4), pp.2304-2311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR03526G⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17, pp.2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367350v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Single-Molecule Dynamics in Self-Assembling Viral Nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Suss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gargowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (46), pp.14821-14828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c04458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+                <w:t xml:space="preserve">3D real-time single particle tracking using two-photon fluorescence from bright dye-based organic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Semmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.2304-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR03526G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637623v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athulya Muraleedharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingye Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Co</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelali Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Karolak</w:t>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464712v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athulya Muraleedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Gillant</w:t>
+                <w:t xml:space="preserve">Kevin Co</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107235v1</w:t>
+                <w:t xml:space="preserve">hal-04464712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Semmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate calibration of optical tweezers close to a glass surface using interference rings in backscattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander S Serov</w:t>
+                <w:t xml:space="preserve">Maximilian U Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Floderer</w:t>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60220-1⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2023026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02865729v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Peyrot</w:t>
+                <w:t xml:space="preserve">Charlotte Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Beurthe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140514v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02865729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutating the cholesterol binding site on amyloid precursor protein alters the processing and production of Aβ-amyloid peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of super-polished wedged borosilicate nano-cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Beurthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hanbouch</w:t>
+                <w:t xml:space="preserve">S. Coumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marquer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Schaack</w:t>
+                <w:t xml:space="preserve">M. Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.023⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (8), pp.1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.001940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400363v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutating the cholesterol binding site on amyloid precursor protein alters the processing and production of Aβ-amyloid peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hanbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+                <w:t xml:space="preserve">L. Boussicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barbier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+                <w:t xml:space="preserve">B. Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.S6-S7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575997v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of CrPV and HCV IRES-mediated eukaryotic translation using single molecule fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chommy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvan Türkcan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.031578⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1626-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.061523.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918884v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optically sectioned fluorescence and optical coherence microscopy with full-field illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Perronet</w:t>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.37.001613⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (25), pp.31578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.031578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694961v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+                <w:t xml:space="preserve">Simultaneous optically sectioned fluorescence and optical coherence microscopy with full-field illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssine Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dulin</w:t>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.001613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597706v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Villing</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.026469⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546528v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simultaneous calibration of optical tweezers spring constant and position detector response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Perronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Villing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (25), pp.26469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.026469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">single molecule fluorescence detection of BODIPY-FL molecules for monitoring protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (1), pp.264-268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2007.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2427,51 +2552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03526G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kurek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cooper Sasha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clausolles Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Suss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gargowitsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c04458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03526G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04107235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gillant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U Richly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2023026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peyrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Beurthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roulliay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04400363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanbouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussicault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01575997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bugaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chommy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.061523.117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00694961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001613" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Villing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.026469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fourmy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2007.02.051" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKW5D96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>