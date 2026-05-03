--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -100,727 +100,727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of changes in asymmetric colour use in paintings produced over 3 years post-stroke by a patient with spatial neglect.</w:t>
+                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rode</w:t>
+                <w:t xml:space="preserve">Yvan Sonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Annabelle Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lunven</w:t>
+                <w:t xml:space="preserve">Camille Lépingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Courtillé</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Revol</w:t>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (52), </w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44271-025-00226-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982175v1</w:t>
+                <w:t xml:space="preserve">hal-05337196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social factors contributing to the development of chronic low back pain: a scoping review</w:t>
+                <w:t xml:space="preserve">A case report of changes in asymmetric colour use in paintings produced over 3 years post-stroke by a patient with spatial neglect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Sonjon</w:t>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Gonthier</w:t>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lépingle</w:t>
+                <w:t xml:space="preserve">Marine Lunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+                <w:t xml:space="preserve">Juliette Courtillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen T Reilly</w:t>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.999. </w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (52), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12891-025-09216-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44271-025-00226-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337196v1</w:t>
+                <w:t xml:space="preserve">hal-04982175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t>
+                <w:t xml:space="preserve">Grasping rehabilitation using motor imagery with or without neurofeedback after tetraplegia: a study protocol for a bicentric randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ardaillon</w:t>
+                <w:t xml:space="preserve">Geoffroy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shams Ribault</w:t>
+                <w:t xml:space="preserve">K T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Herault</w:t>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.e074652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737182v1</w:t>
+                <w:t xml:space="preserve">hal-04917571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping rehabilitation using motor imagery with or without neurofeedback after tetraplegia: a study protocol for a bicentric randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Linguistic Markers of Subtle Cognitive Impairment in Connected Speech: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Charbonnier</w:t>
+                <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K T Reilly</w:t>
+                <w:t xml:space="preserve">Manon Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Schwartz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2024_JSLHR-24-00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917571v1</w:t>
+                <w:t xml:space="preserve">hal-04786403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Markers of Subtle Cognitive Impairment in Connected Speech: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shams Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie B. Richard</w:t>
+                <w:t xml:space="preserve">Caroline Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lelandais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen T Reilly</w:t>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2024_JSLHR-24-00274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786403v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of rehabilitation programs for cognitive impairment related to breast cancer: Different programs at different times?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Merceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,64 +936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flimmy Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 174, pp.215-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Priot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.1167489. </w:t>
@@ -1553,291 +1553,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive Training of Spatial Hearing Promotes Auditory Abilities of Bilateral Cochlear Implant Adults: A Pilot Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coudert</w:t>
+                <w:t xml:space="preserve">Face–hand sensorimotor interactions revealed by afferent inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bia Lima Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Verdelet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Moly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ear &amp; Hearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/AUD.0000000000001256⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (1), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874695v1</w:t>
+                <w:t xml:space="preserve">hal-03874739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face–hand sensorimotor interactions revealed by afferent inhibition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Bouet</w:t>
+                <w:t xml:space="preserve">Intensive Training of Spatial Hearing Promotes Auditory Abilities of Bilateral Cochlear Implant Adults: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Verdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (1), pp.189-200. </w:t>
+              <w:t xml:space="preserve">Ear &amp; Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/AUD.0000000000001256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874739v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Case Neuropsychological Assessment of a Patient with a Posterior Parietal Lesion Using Behavioral Testing and Resting-State fMRI</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1951,278 +1951,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caloric Vestibular Stimulation Reduces the Directional Bias in Representational Neglect</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eye dominance modulates visuospatial attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10060323⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.107314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009817v1</w:t>
+                <w:t xml:space="preserve">hal-03023110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye dominance modulates visuospatial attention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caloric Vestibular Stimulation Reduces the Directional Bias in Representational Neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Holé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.107314. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10060323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023110v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Effects of Mindfulness-Based Intervention in Patients With First Episode Psychosis and in Individuals With Ultra-High Risk for Transition to Psychosis: A Review</w:t>
               </w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (5), pp.300-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2579,1171 +2579,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral chronic pain may neglect the healthy side</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+                <w:t xml:space="preserve">The asymmetrical effect of leftward and rightward prisms on intact visuospatial cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Christophe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Chabanat</w:t>
+                <w:t xml:space="preserve">Ivan Patané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen T. Reilly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michela Caldano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 90, pp.163-165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 97, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645763v1</w:t>
+                <w:t xml:space="preserve">hal-02150826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetrical effect of leftward and rightward prisms on intact visuospatial cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selene Schintu</w:t>
+                <w:t xml:space="preserve">Unilateral chronic pain may neglect the healthy side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Patané</w:t>
+                <w:t xml:space="preserve">Laure Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Caldano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karen T. Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 97, pp.23-31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 90, pp.163-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.09.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150826v1</w:t>
+                <w:t xml:space="preserve">hal-01645763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary motor cortex changes after amputation correlate with phantom limb pain and the ability to move the phantom limb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Raffin</w:t>
+                <w:t xml:space="preserve">Prism Adaptation Alters Electrophysiological Markers of Attentional Processes in the Healthy Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Richard</w:t>
+                <w:t xml:space="preserve">Inga Laube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Giraux</w:t>
+                <w:t xml:space="preserve">Eric Koun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 130, pp.134-144. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.1019-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.01.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1153-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469911v1</w:t>
+                <w:t xml:space="preserve">hal-02150860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pointing Errors in Optic Ataxia Reveal the Role of “Peripheral Magnification” of the PPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary motor cortex changes after amputation correlate with phantom limb pain and the ability to move the phantom limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vindras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hisaaki Ota</w:t>
+                <w:t xml:space="preserve">Pascal Giraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnint.2016.00027⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.134-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150840v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired-Pulse Parietal-Motor Stimulation Differentially Modulates Corticospinal Excitability across Hemispheres When Combined with Prism Adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
+                <w:t xml:space="preserve">The Pointing Errors in Optic Ataxia Reveal the Role of “Peripheral Magnification” of the PPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vindras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Vesia</w:t>
+                <w:t xml:space="preserve">Annabelle Blangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisaaki Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/5716179⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnint.2016.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150847v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prism Adaptation Alters Electrophysiological Markers of Attentional Processes in the Healthy Brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paired-Pulse Parietal-Motor Stimulation Differentially Modulates Corticospinal Excitability across Hemispheres When Combined with Prism Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selene Schintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Martín-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Koun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Reilly</w:t>
+                <w:t xml:space="preserve">Michael Vesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (3), pp.1019-1030. </w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1153-15.2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/5716179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150860v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of grasping after motor imagery in C6-C7 tetraplegia: A kinematic and MEG pilot study</w:t>
+                <w:t xml:space="preserve">Upper limb kinematics after cervical spinal cord injury: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Reilly</w:t>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Revol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpuech</w:t>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RNN-140466⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-12-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362944v1</w:t>
+                <w:t xml:space="preserve">hal-01143438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limb kinematics after cervical spinal cord injury: a review</w:t>
+                <w:t xml:space="preserve">Improvement of grasping after motor imagery in C6-C7 tetraplegia: A kinematic and MEG pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
+                <w:t xml:space="preserve">Claude Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.543-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-12-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/RNN-140466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143438v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prism adaptation in the healthy brain: The shift in line bisection judgments is long lasting and fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3755,275 +3755,287 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.165-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling motor execution from motor imagery with the phantom limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 135 (2), pp.582-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awr337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moving phantom: Motor execution or motor imagery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (6), pp.746 - 757. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4033,137 +4045,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-interruptions in Breast Cancer Patients Who Complain of Anomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K T Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.4012-4016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4173,344 +4185,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est que je vois les mots et j’arrive pas à les sortir. » Analyse de la plainte de langage chez des patientes ayant eu un cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">I see the words, but I can't get them out: Language Complaint Analysis in Women with Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale d’Onco-Réhabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185231v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I see the words, but I can't get them out: Language Complaint Analysis in Women with Breast Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">« C’est que je vois les mots et j’arrive pas à les sortir. » Analyse de la plainte de langage chez des patientes ayant eu un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale d’Onco-Réhabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038270v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the boundaries of somatosensory plasticity: improved touch at the fingers transfers to the lips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dollyane Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert R. Dinse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Urquizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neuroscience meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, New Orleans, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4520,275 +4532,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protocol for a systematic review on motivation assessments in ABI patients: a survey of available tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rodarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shams Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chabanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic markers of subtle cognitive impairment in connected speech: A Systematic Review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie B Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4935,51 +4947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Merceur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hol&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Figueiredo Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bia Lima Ramalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Schmaedeke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moraes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1221777" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pugniet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Servajean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2157058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07846-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Have" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chastres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1167489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Verdelet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000001256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15536" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Christophe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Reilly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGPXS70-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.01.063" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PGJZLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949111v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.02.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollyane Muret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert R. Dinse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rodarie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Merceur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hol&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Figueiredo Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bia Lima Ramalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Schmaedeke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moraes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1221777" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pugniet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Servajean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2157058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07846-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Have" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chastres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1167489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Verdelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000001256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Christophe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Reilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGPXS70-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.01.063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PGJZLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG15NX59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr337" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.02.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollyane Muret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert R. Dinse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rodarie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>