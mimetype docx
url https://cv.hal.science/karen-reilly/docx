--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -372,412 +372,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasping rehabilitation using motor imagery with or without neurofeedback after tetraplegia: a study protocol for a bicentric randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Charbonnier</w:t>
+                <w:t xml:space="preserve">Hugo Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K T Reilly</w:t>
+                <w:t xml:space="preserve">Shams Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Schwartz</w:t>
+                <w:t xml:space="preserve">Caroline Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+                <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Luauté</w:t>
+                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (10), pp.e074652. </w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917571v1</w:t>
+                <w:t xml:space="preserve">hal-04737182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Markers of Subtle Cognitive Impairment in Connected Speech: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Grasping rehabilitation using motor imagery with or without neurofeedback after tetraplegia: a study protocol for a bicentric randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie B. Richard</w:t>
+                <w:t xml:space="preserve">Geoffroy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lelandais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen T Reilly</w:t>
+                <w:t xml:space="preserve">K T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2024_JSLHR-24-00274⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.e074652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786403v1</w:t>
+                <w:t xml:space="preserve">hal-04917571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linguistic Markers of Subtle Cognitive Impairment in Connected Speech: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Herault</w:t>
+                <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pisella</w:t>
+                <w:t xml:space="preserve">Manon Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lechopier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2024_JSLHR-24-00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737182v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of rehabilitation programs for cognitive impairment related to breast cancer: Different programs at different times?</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Salemme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 141, pp.107314. </w:t>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Farnè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral chronic pain may neglect the healthy side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prism adaptation in the healthy brain: The shift in line bisection judgments is long lasting and fluctuates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selene Schintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,90 +4059,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-interruptions in Breast Cancer Patients Who Complain of Anomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K T Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.4012-4016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4199,64 +4199,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I see the words, but I can't get them out: Language Complaint Analysis in Women with Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4294,64 +4294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est que je vois les mots et j’arrive pas à les sortir. » Analyse de la plainte de langage chez des patientes ayant eu un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,51 +4559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protocol for a systematic review on motivation assessments in ABI patients: a survey of available tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rodarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shams Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4677,77 +4677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic markers of subtle cognitive impairment in connected speech: A Systematic Review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4947,51 +4947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Merceur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hol&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Figueiredo Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bia Lima Ramalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Schmaedeke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moraes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1221777" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pugniet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Servajean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2157058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07846-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Have" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chastres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1167489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Verdelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000001256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Christophe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Reilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGPXS70-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.01.063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PGJZLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG15NX59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr337" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.02.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollyane Muret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert R. Dinse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rodarie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sonjon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gonthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L&#233;pingle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-025-09216-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabanat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lunven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Revol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00226-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Charbonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Merceur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hol&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mateo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flimmy Agon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Figueiredo Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bia Lima Ramalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Schmaedeke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moraes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1221777" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Nash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pugniet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Servajean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2022.2157058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07846-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Have" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Priot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chastres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1167489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Verdelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AUD.0000000000001256" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Mart&#237;n-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guedj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.neurobiol.2103105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schintu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaumillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salemme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Donde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00797" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Schintu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02315980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Patan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Caldano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Salemme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.09.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645763v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Christophe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Reilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGPXS70-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Laube" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1153-15.2016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02469911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giraux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.01.063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3PGJZLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vindras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisaaki Ota" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2016.00027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vesia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5716179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-12-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpuech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-140466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacobs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.11.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG15NX59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr337" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.02.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollyane Muret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert R. Dinse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sillan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rodarie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hav&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>