--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -765,499 +765,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and the Social Profiles of Individuals With Rett Syndrome</w:t>
+                <w:t xml:space="preserve">International consensus on sleep problems in pediatric palliative care: Paving the way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyan Zhang</w:t>
+                <w:t xml:space="preserve">Anna Mercante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Smits</w:t>
+                <w:t xml:space="preserve">Magda Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopold Curfs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Gringras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152, pp.153-161. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.574-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pediatrneurol.2024.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2024.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599363v1</w:t>
+                <w:t xml:space="preserve">hal-04598782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Historical Overview of the Role of Benzodiazepines including Clonazepam in the Treatment of Adult Restless Legs Syndrome and Periodic Limb Movements in Sleep</w:t>
+                <w:t xml:space="preserve">Staying Vigilant about the Sleep-Wake States - Is One Question the Whole Story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Walters</w:t>
+                <w:t xml:space="preserve">Osman Ipsiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Klösch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/tohm.824⟩</w:t>
+              <w:t xml:space="preserve">SLEEP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), zpae024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleepadvances/zpae024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599280v1</w:t>
+                <w:t xml:space="preserve">hal-04599332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying Vigilant about the Sleep-Wake States - Is One Question the Whole Story?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Historical Overview of the Role of Benzodiazepines including Clonazepam in the Treatment of Adult Restless Legs Syndrome and Periodic Limb Movements in Sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osman Ipsiroglu</w:t>
+                <w:t xml:space="preserve">Djibril Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Klösch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Xiang Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLEEP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), zpae024. </w:t>
+              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleepadvances/zpae024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/tohm.824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599332v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International consensus on sleep problems in pediatric palliative care: Paving the way</w:t>
+                <w:t xml:space="preserve">Sleep and the Social Profiles of Individuals With Rett Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mercante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oliviero Bruni</w:t>
+                <w:t xml:space="preserve">Xinyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Nunes</w:t>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gringras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leopold Curfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 119, pp.574-583. </w:t>
+              <w:t xml:space="preserve">Pediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.153-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2024.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pediatrneurol.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598782v1</w:t>
+                <w:t xml:space="preserve">hal-04599363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing psychometric properties and measurement invariance of the Sleep Quality Questionnaire among healthcare students</w:t>
               </w:r>
@@ -1505,6538 +1505,6538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the role of the endogenous opioid and melanocortin systems in the restless legs syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glimpsing tomorrow: Unveiling the prospective trajectory of childhood sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awad283⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.101941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599526v1</w:t>
+                <w:t xml:space="preserve">hal-04599341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glimpsing tomorrow: Unveiling the prospective trajectory of childhood sleep</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review of the role of the endogenous opioid and melanocortin systems in the restless legs syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Weinstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75, pp.101941. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (1), pp.26-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599341v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
+                <w:t xml:space="preserve">Non-Verbal Social Skills Assessment in Rett Syndrome: a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihong Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
+                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.863-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-023-00370-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599547v1</w:t>
+                <w:t xml:space="preserve">hal-05110040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the sleep macrostructure of girls with Rett syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leopold Curfs</w:t>
+                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.10.017⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599557v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention deficit hyperactivity disorder and restless leg syndrome across the lifespan: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Soster</w:t>
+                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2023.101770⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088387v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality Characteristics of Children and Adolescents with Anxiety Disorder from a Maternal Perspective: A Brief Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Narrative Review of the Lesser Known Medications for Treatment of Restless Legs Syndrome and Pathogenetic Implications for Their Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Delrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs13050404⟩</w:t>
+              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/tohm.739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599541v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of sleep architecture in children with obstructive sleep apnea syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
+                <w:t xml:space="preserve">The Ponto-Geniculo-Occipital (PGO) Waves in Dreaming: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Xian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guizhong Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Xuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Fan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsad170⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13091350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599406v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Narrative Review of the Lesser Known Medications for Treatment of Restless Legs Syndrome and Pathogenetic Implications for Their Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Yeh</w:t>
+                <w:t xml:space="preserve">Alteration of sleep architecture in children with obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Walters</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/tohm.739⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsad170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599554v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ponto-Geniculo-Occipital (PGO) Waves in Dreaming: An Overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Personality Characteristics of Children and Adolescents with Anxiety Disorder from a Maternal Perspective: A Brief Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica da Cruz Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Asbahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Luisi Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13091350⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599420v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality Characteristics of Children and Adolescents with Anxiety Disorder from a Maternal Perspective: A Brief Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An investigation of the sleep macrostructure of girls with Rett syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Curfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs13050404⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599538v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of moderate to severe obstructive sleep apnea screening test (ColTon) in a pediatric population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
+                <w:t xml:space="preserve">Attention deficit hyperactivity disorder and restless leg syndrome across the lifespan: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Migueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Boujemla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">L. Soster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.101770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2023.101770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095852v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of parental reporting of child snoring in children referred for obstructive sleep apnea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality Characteristics of Children and Adolescents with Anxiety Disorder from a Maternal Perspective: A Brief Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Erica da Cruz Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delclaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Cecilia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Asbahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Luisi Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13882⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599530v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Verbal Social Skills Assessment in Rett Syndrome: a Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
+                <w:t xml:space="preserve">Development and validation of moderate to severe obstructive sleep apnea screening test (ColTon) in a pediatric population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Boujemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40489-023-00370-w⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05110040v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
+                <w:t xml:space="preserve">Reliability of parental reporting of child snoring in children referred for obstructive sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096072v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Measurement Properties of a Simplified Chinese Version of Sleep Condition Indicator (SCI-SC) in Community Residents</w:t>
+                <w:t xml:space="preserve">Editorial: Sleep in children with rare disorders: Having a sleep problem is not that rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtang Meng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lu Dong</w:t>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs12110433⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1070414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1070414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599570v1</w:t>
+                <w:t xml:space="preserve">hal-04599567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The month of birth has a seasonal effect in Chinese patients with narcolepsy and cataplexy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Mindfulness in Mitigating the Detrimental Effects of Harsh Parenting among Chinese Adolescents: Testing a Moderated Mediation Model in a Three-Wave Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599613v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective or subjective test? The answer lies in its psychometric property!</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the role of the endogenous opiate system in the pathogenesis of anemia in an opiate receptor knock-out model of Restless Legs Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Karroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Weinstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsac169⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.110941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2022.110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599583v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sleep patterns and disturbances in children and adolescents in Italy during the Covid-19 outbreak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliviero Bruni</w:t>
+                <w:t xml:space="preserve">The month of birth has a seasonal effect in Chinese patients with narcolepsy and cataplexy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyue Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Malorgio</w:t>
+                <w:t xml:space="preserve">Jingyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Doria</w:t>
+                <w:t xml:space="preserve">Chenyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Finotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.461-467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764932v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep problems in individuals with Rett Syndrome: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Objective or subjective test? The answer lies in its psychometric property!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2022.100027⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (10), pp.zsac169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsac169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599565v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Eye Movement Sleep during Early Life: A Comprehensive Narrative Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Measurement Properties of a Simplified Chinese Version of Sleep Condition Indicator (SCI-SC) in Community Residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runtang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Lin Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jin-Xian Gao</w:t>
+                <w:t xml:space="preserve">Esther Yuet Ying Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Nong Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jun-Fan Xie</w:t>
+                <w:t xml:space="preserve">Christopher Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Ping Xie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (20), pp.13101. </w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bs12110433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599577v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Cases Summarized Based on Their Polysomnographic Findings in Rett Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
+                <w:t xml:space="preserve">Changes in sleep patterns and disturbances in children and adolescents in Italy during the Covid-19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Malorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Finotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063422⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.166-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599606v1</w:t>
+                <w:t xml:space="preserve">hal-04764932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference intervals for 6-sulfatoxymelatonin in urine: A meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wiebe Braam</w:t>
+                <w:t xml:space="preserve">Literature Cases Summarized Based on Their Polysomnographic Findings in Rett Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2022.101614⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599602v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Respiratory Disturbances in Girls with Rett Syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid Eye Movement Sleep during Early Life: A Comprehensive Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Xian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Fan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ping Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (20), pp.13082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013082⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599579v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of the endogenous opiate system in the pathogenesis of anemia in an opiate receptor knock-out model of Restless Legs Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep problems in individuals with Rett Syndrome: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2022.110941⟩</w:t>
+              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2022.100027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599581v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Sleep in children with rare disorders: Having a sleep problem is not that rare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Spruyt</w:t>
+                <w:t xml:space="preserve">Reference intervals for 6-sulfatoxymelatonin in urine: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebe Braam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1070414⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.101614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2022.101614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599567v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Mindfulness in Mitigating the Detrimental Effects of Harsh Parenting among Chinese Adolescents: Testing a Moderated Mediation Model in a Three-Wave Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tengfei Guo</w:t>
+                <w:t xml:space="preserve">Sleep Respiratory Disturbances in Girls with Rett Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Curfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhijun Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (15), pp.9731. </w:t>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599598v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency semicircular canal deficit affects postural control in hearing-impaired children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review and meta-analysis of the cyclic alternating pattern across the lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Migueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Reynard</w:t>
+                <w:t xml:space="preserve">P.S.D. Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ionescu</w:t>
+                <w:t xml:space="preserve">L.C.S. Thuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Goulème</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">M.H. Araujo-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.10.006⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974279v1</w:t>
+                <w:t xml:space="preserve">hal-04926991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restless sleep in children: A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Picchietti</w:t>
+                <w:t xml:space="preserve">Editorial: Advances in Childhood Sleep Assessment: Tools for Specific Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mary Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, pp.101406. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2020.101406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.647356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765345v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media for students’ sleep health promotion – a health intervention report during COVID -19</w:t>
+                <w:t xml:space="preserve">High-frequency semicircular canal deficit affects postural control in hearing-impaired children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mc Lopes</w:t>
+                <w:t xml:space="preserve">P. Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gp Gutierres</w:t>
+                <w:t xml:space="preserve">E. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mb Pavoni</w:t>
+                <w:t xml:space="preserve">N. Goulème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absmm Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mb Campos</w:t>
+                <w:t xml:space="preserve">J. Ortéga-Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2021.100018⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (4), pp.235-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928563v1</w:t>
+                <w:t xml:space="preserve">hal-04974279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Age-Related Changes in the Narcolepsy Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Fulong</w:t>
+                <w:t xml:space="preserve">Restless sleep in children: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Delrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picchietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhang Jun</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia-Borreguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhab171⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.101406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2020.101406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928587v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of weight change trajectories and eating behaviors on childhood adiposity status: A birth cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social media for students’ sleep health promotion – a health intervention report during COVID -19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gp Gutierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mb Pavoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingmin Lin</w:t>
+                <w:t xml:space="preserve">Absmm Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanrui Jiang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shumei Dong</w:t>
+                <w:t xml:space="preserve">Mb Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105174⟩</w:t>
+              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (20), pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2021.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927103v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restless Legs Syndrome Shows Increased Silent Postmortem Cerebral Microvascular Disease With Gliosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Walters</w:t>
+                <w:t xml:space="preserve">Déclaration de consensus sur l’évaluation et la rééducation myofonctionnelles orofaciales chez les patients souffrants de SAOS : proposition d’un processus international par la méthode Delphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Richard Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Anna Theresa Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Coceani-Paskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paisit Paueksakon</w:t>
+                <w:t xml:space="preserve">Philippe Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Adler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leonard Weinstock</w:t>
+                <w:t xml:space="preserve">Esther Gonçalves Mandelbaum Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.120.019627⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.513-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/odf/2021035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927086v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclaration de consensus sur l’évaluation et la rééducation myofonctionnelles orofaciales chez les patients souffrants de SAOS : proposition d’un processus international par la méthode Delphi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effects of weight change trajectories and eating behaviors on childhood adiposity status: A birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingmin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Richard Moeller</w:t>
+                <w:t xml:space="preserve">Yanrui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Anna Theresa Weber</w:t>
+                <w:t xml:space="preserve">Guanghai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licia Coceani-Paskay</w:t>
+                <w:t xml:space="preserve">Wanqi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Gonçalves Mandelbaum Bianchini</w:t>
+                <w:t xml:space="preserve">Shumei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/odf/2021035⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.105174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928592v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidgety Philip and the Suggested Clinical Immobilization Test: Annotation data for developing a machine learning algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restless Legs Syndrome Shows Increased Silent Postmortem Cerebral Microvascular Disease With Gliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paisit Paueksakon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melvin Chan</w:t>
+                <w:t xml:space="preserve">Charles Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Beyzaei</w:t>
+                <w:t xml:space="preserve">Michael Moussouttas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Weinstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106770⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.120.019627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002778v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Sleep-Related Consolidation and Neurocognitive Comorbidity in CECTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Georgopoulou</w:t>
+                <w:t xml:space="preserve">Morphological and Age-Related Changes in the Narcolepsy Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xiaosong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Zhaolong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.563807⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (12), pp.5460-5469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhab171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974261v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Walters</w:t>
+                <w:t xml:space="preserve">Fidgety Philip and the Suggested Clinical Immobilization Test: Annotation data for developing a machine learning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraph Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Mai Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Catoire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Beyzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.106770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002774v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and validity of the Chinese version of Narcolepsy Severity Scale in adult patients with narcolepsy type 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chenyang Li</w:t>
+                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81, pp.86-92. </w:t>
+              <w:t xml:space="preserve">Psychiatry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.250-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928576v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and meta-analysis of the cyclic alternating pattern across the lifespan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered Sleep-Related Consolidation and Neurocognitive Comorbidity in CECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.S.D. Ignacio</w:t>
+                <w:t xml:space="preserve">Victoria Georgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C.S. Thuler</w:t>
+                <w:t xml:space="preserve">Kyriakos Garganis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Araujo-Melo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Kosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85, pp.25-37. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.26-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.563807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926991v1</w:t>
+                <w:t xml:space="preserve">hal-04974261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Advances in Childhood Sleep Assessment: Tools for Specific Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability and validity of the Chinese version of Narcolepsy Severity Scale in adult patients with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mary Hill</w:t>
+                <w:t xml:space="preserve">Yuhua Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Schroder</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaomei Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.86-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.647356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002784v1</w:t>
+                <w:t xml:space="preserve">hal-04928576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep problems in Rett syndrome animal models: A systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pediatric Sleep Tools: An Updated Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian‐sheng Lin</w:t>
+                <w:t xml:space="preserve">Tabitha Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (2), pp.529-544. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.24730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957666v1</w:t>
+                <w:t xml:space="preserve">hal-04765334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep problems in Rett syndrome animal models: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian‐sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 99 (2), pp.529-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnr.24730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sacculo-collic function assessed by cervical vestibular evoked myogenic Potentials correlates with the quality of postural control in hearing impaired children?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Becaud</w:t>
+                <w:t xml:space="preserve">Sleep problems in Rett syndrome animal models: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian‐sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.109840⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (2), pp.529-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.24730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489667v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcolepsy Presentation in Diverse Populations: an Update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How sacculo-collic function assessed by cervical vestibular evoked myogenic Potentials correlates with the quality of postural control in hearing impaired children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Becaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Sleep Medicine Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40675-020-00195-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.109840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.109840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928549v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Fidgety Philip's ground truth also ours? The creation and application of a machine learning algorithm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narcolepsy Presentation in Diverse Populations: an Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.08.033⟩</w:t>
+              <w:t xml:space="preserve">Current Sleep Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40675-020-00195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928605v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric Properties and Predictive Value of a Screening Questionnaire for Obstructive Sleep Apnea in Young Children With Down Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grantham-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Grantham-Hill</w:t>
+                <w:t xml:space="preserve">Catherine Tuffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Evans</w:t>
+                <w:t xml:space="preserve">Emma Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Elphick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Sleep Tools: An Updated Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Fidgety Philip's ground truth also ours? The creation and application of a machine learning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beyzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraph Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyun Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabitha Sen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hebah Hussaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.144-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765334v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of developmental consequences of poor sleep in childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction in Parasympathetic Tone During Sleep in Children With Habitual Snoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Azevedo-Soster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487668v1</w:t>
+                <w:t xml:space="preserve">hal-04767621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural disparities of subjective sleep parameters and their age-related trends over the first three years of human life: A systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind-wandering, or the allocation of attentional resources, is sleep-driven across childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang-Hai Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37434-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767559v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind-wandering, or the allocation of attentional resources, is sleep-driven across childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-cultural disparities of subjective sleep parameters and their age-related trends over the first three years of human life: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Min Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Rui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Hai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37434-5⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.101203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767643v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality of polysomnography signals’ fusion for automatic sleep scoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of developmental consequences of poor sleep in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.14-23. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.3 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767461v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and automatic classification of the cyclic alternating pattern in electroencephalography during sleep</w:t>
+                <w:t xml:space="preserve">Multi-modality of polysomnography signals’ fusion for automatic sleep scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Largo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Spruyt</w:t>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guilleminault</w:t>
+                <w:t xml:space="preserve">Lai Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.P. Wang</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (3), </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1414-431X20188059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767651v1</w:t>
+                <w:t xml:space="preserve">hal-04767461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in Parasympathetic Tone During Sleep in Children With Habitual Snoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual and automatic classification of the cyclic alternating pattern in electroencephalography during sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Azevedo-Soster</w:t>
+                <w:t xml:space="preserve">R. Largo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agostinho Rosa</w:t>
+                <w:t xml:space="preserve">C. Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Guilleminault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y.P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.82. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1414-431X20188059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767621v1</w:t>
+                <w:t xml:space="preserve">hal-04767651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+                <w:t xml:space="preserve">A Community-Based Study of Sleep and Cognitive Development in Infants and Toddlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Debue</w:t>
+                <w:t xml:space="preserve">Shirley Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanrui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (06), pp.977-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5664/jcsm.7164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151002v1</w:t>
+                <w:t xml:space="preserve">hal-04765380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Community-Based Study of Sleep and Cognitive Development in Infants and Toddlers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanqi Sun</w:t>
+                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Xin Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanrui Jiang</w:t>
+                <w:t xml:space="preserve">Catherine Vanderveken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojuan Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (06), pp.977-984. </w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.272-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5664/jcsm.7164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765380v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between changes in sleep and body composition in African American children</w:t>
               </w:r>
@@ -8139,51 +8139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep in Angelman syndrome: A review of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebe Braam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Mg. Curfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8230,103 +8230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Sleep and Circadian Activity Rhythm with Emotional Face Processing among 12-month-old Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanrui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.3200. </w:t>
@@ -8364,51 +8364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Sleep Disturbance Scale for Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Putois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Leslie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8524,51 +8524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Keijzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Snitselaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8658,77 +8658,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Keijzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoon de Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Curfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (4), pp.557-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8756,317 +8756,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily dynamics in sleep and behavior of young African-American children: A convoluted dyad?!</w:t>
+                <w:t xml:space="preserve">Sleep Complaints and the 24‐h Melatonin Level in Individuals with Smith–Magenis Syndrome: Assessment for Effective Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odochi Nwabara</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebe Braam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Mg Curfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.11.003⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (11), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767638v1</w:t>
+                <w:t xml:space="preserve">hal-04767479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Complaints and the 24‐h Melatonin Level in Individuals with Smith–Magenis Syndrome: Assessment for Effective Intervention</w:t>
+                <w:t xml:space="preserve">Daily dynamics in sleep and behavior of young African-American children: A convoluted dyad?!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leopold Mg Curfs</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calista Alaribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odochi Nwabara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (11), pp.928-935. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.12653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767479v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed-sharing and related factors in early adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanrui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanqi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9130,51 +9130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging sleep-wake behaviors reported in informal, conversational interviews of caregivers of children with fetal alcohol spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Ipsiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Stockler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9472,51 +9472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between parent-reported sleep duration and adiposity in Chinese early adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9606,51 +9606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non‐pharmacological management of problematic sleeping in children with developmental disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Curfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (2), pp.120-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9782,235 +9782,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic growth of lean children: the potential role of sleep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Our 21st century health identity: Where is sleep?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fan Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12519-014-0500-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.87-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10389-014-0610-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767554v1</w:t>
+                <w:t xml:space="preserve">hal-05002798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our 21st century health identity: Where is sleep?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic growth of lean children: the potential role of sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Rui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Juan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Ming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (2), pp.87-88. </w:t>
+              <w:t xml:space="preserve">World Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.245-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10389-014-0610-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12519-014-0500-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002798v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep behavior of underrepresented youth</w:t>
               </w:r>
@@ -10126,64 +10126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan-Qi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Juan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Rui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schonfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10228,1170 +10228,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Pediatric Sleep-Disordered Breathing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Diagnosis and Management of Childhood Obstructive Sleep Apnea Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Davidson Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1378/chest.11-3164⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (3), pp.e714-e755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2012-1672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764986v1</w:t>
+                <w:t xml:space="preserve">hal-04764900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable sleep schedules and outcomes in children with psychopathological problems: preliminary observations</w:t>
+                <w:t xml:space="preserve">A Mediation Model Linking Body Weight, Cognition, and Sleep-Disordered Breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185 (2), pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201104-0721OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NSS.S29299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767628v1</w:t>
+                <w:t xml:space="preserve">hal-04765122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REM and NREM sleep-state distribution of respiratory events in habitually snoring school-aged community children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (2), pp.178-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2011.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep hygiene and problem behaviors in snoring and non-snoring school-age children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Witcher</w:t>
+                <w:t xml:space="preserve">Variable sleep schedules and outcomes in children with psychopathological problems: preliminary observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Raubuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Grogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2012.03.013⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S29299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767483v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuomotor Performance in KCNJ11 -Related Neonatal Diabetes Is Impaired in Children With DEND-Associated Mutations and May Be Improved by Early Treatment With Sulfonylureas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening of Pediatric Sleep-Disordered Breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Msall</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc11-2225⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (6), pp.1508-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.11-3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765013v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and Management of Childhood Obstructive Sleep Apnea Syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kari Draper</w:t>
+                <w:t xml:space="preserve">Sleep hygiene and problem behaviors in snoring and non-snoring school-age children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Witcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Molfese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Salathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2012-1672⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), pp.802-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2012.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764900v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mediation Model Linking Body Weight, Cognition, and Sleep-Disordered Breathing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visuomotor Performance in KCNJ11 -Related Neonatal Diabetes Is Impaired in Children With DEND-Associated Mutations and May Be Improved by Early Treatment With Sulfonylureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reshma Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gozal</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigette Kragie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siri Atma W. Greeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Msall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 185 (2), pp.199-205. </w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (10), pp.2086-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201104-0721OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/dc11-2225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765122v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of pediatric sleep questionnaires as diagnostic or epidemiological tools: A brief review of Dos and Don’ts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty-acid binding protein 4 gene polymorphisms and plasma levels in children with obstructive sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Bhushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelnaby Khalyfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (7), pp.666-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764994v1</w:t>
+                <w:t xml:space="preserve">hal-04765304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty-acid binding protein 4 gene polymorphisms and plasma levels in children with obstructive sleep apnea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep estimates in children: parental versus actigraphic assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab A Dayyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Molfese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2010.12.014⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S25676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765304v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep estimates in children: parental versus actigraphic assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of pediatric sleep questionnaires as diagnostic or epidemiological tools: A brief review of Dos and Don’ts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.115. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NSS.S25676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764968v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of sleep‐disordered breathing in children</w:t>
               </w:r>
@@ -11649,51 +11649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab Dayyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Molfese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (1pt2), pp.223-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinkwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11870,51 +11870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Duration, Sleep Regularity, Body Weight, and Metabolic Homeostasis in School-aged Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Molfese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11955,776 +11955,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenotonsillectomy Outcomes in Treatment of Obstructive Sleep Apnea in Children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obstructive sleep apnoea is associated with impaired pictorial memory task acquisition and retention in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Mitchell</w:t>
+                <w:t xml:space="preserve">L. Kheirandish-Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungrak Promchiarak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.R. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.J. Chamuleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200912-1930OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.164-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00114209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764907v1</w:t>
+                <w:t xml:space="preserve">hal-04765302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive and Endothelial Dysfunction in Children With Obstructive Sleep Apnea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Adenotonsillectomy Outcomes in Treatment of Obstructive Sleep Apnea in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungrak Promchiarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2010-0688⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (5), pp.676-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200912-1930OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764978v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Categorical Classification of Pediatric Sleep Disordered Breathing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurocognitive and Endothelial Dysfunction in Children With Obstructive Sleep Apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/33.10.1341⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (5), pp.e1161-e1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2010-0688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767563v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary and Physical Activity Patterns in Children with Obstructive Sleep Apnea</w:t>
+                <w:t xml:space="preserve">Unbiased Categorical Classification of Pediatric Sleep Disordered Breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2009.11.010⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (10), pp.1341-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/33.10.1341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764998v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restless Legs Syndrome is Frequent in Narcolepsy with Cataplexy Patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
+                <w:t xml:space="preserve">Dietary and Physical Activity Patterns in Children with Obstructive Sleep Apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Franceschini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Serpero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (5), pp.689-694. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (5), pp.724-730.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleep/33.5.689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2009.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765018v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructive sleep apnoea is associated with impaired pictorial memory task acquisition and retention in children</w:t>
+                <w:t xml:space="preserve">Restless Legs Syndrome is Frequent in Narcolepsy with Cataplexy Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kheirandish-Gozal</w:t>
+                <w:t xml:space="preserve">Giuseppe Plazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. de Jong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Spruyt</w:t>
+                <w:t xml:space="preserve">Elena Antelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.J. Chamuleau</w:t>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gozal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (1), pp.164-169. </w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (5), pp.689-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00114209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sleep/33.5.689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765302v1</w:t>
+                <w:t xml:space="preserve">hal-04765018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep-Disordered Breathing and Verbal Skills in School-Aged Community Children</w:t>
               </w:r>
@@ -12749,51 +12749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12853,64 +12853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inefficient or Insufficient Encoding as Potential Primary Deficit in Neurodevelopmental Performance Among Children With OSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13334,363 +13334,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional scaling of pediatric sleep breathing problems and bio-behavioral correlates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Time Structure of the Cyclic Alternating Pattern During Sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Plazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gino Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2005.08.013⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.693-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/29.5.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765342v1</w:t>
+                <w:t xml:space="preserve">hal-04767469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Time Structure of the Cyclic Alternating Pattern During Sleep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvia Miano</w:t>
+                <w:t xml:space="preserve">Multidimensional scaling of pediatric sleep breathing problems and bio-behavioral correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Macmillan Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Cluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Plazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Gino Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2005.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleep/29.5.693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767469v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odds, prevalence and predictors of sleep problems in school‐age normal children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Cluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Benjamin Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13909,51 +13909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pediatric Sleep Disorders: Exploratory Modulation of Their Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Cluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Benjamin Verleye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14214,51 +14214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive Function and Learning in Children with Sleep-Disordered Breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Disordered Breathing in Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14451,51 +14451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EBBC72A"/>
+    <w:nsid w:val="9DE57719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14682,51 +14682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-spruyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-9074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-6895-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05116298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengmeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Lanbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Weihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiaosong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Fang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Li Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xian Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.118942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05108919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picchietti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sharon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Owens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angriman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Delrosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Smits" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Curfs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2024.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Ba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ipsiroglu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kl&#246;sch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpae024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mercante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.05.042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dzierzewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01276-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101935" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Weinstock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101941" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13020082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.10.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04088387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Migueis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Soares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica da Cruz Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Lopes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Asbahr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Luisi Rodrigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saffi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13050404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.739" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Yan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Xuan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Fan Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091350" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04095852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Boujemla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dahan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.02.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13882" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yan Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-023-00370-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runtang Meng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Yuet Ying Lau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs12110433" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyue Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac169" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Malorgio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Doria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Finotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2022.100027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Lin Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nong Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063422" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599602v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe Braam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599579v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013082" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Karroum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2022.110941" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spruyt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1070414" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Guo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159731" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ionescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goul&#232;me" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ort&#233;ga-Solis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.10.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Borreguero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101406" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Lopes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Gutierres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Pavoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Absmm Mendes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Campos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2021.100018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fulong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Zhaolong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab171" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmin Lin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrui Jiang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghai Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqi Sun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumei Dong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105174" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisit Paueksakon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moussouttas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.019627" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Moeller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Anna Theresa Weber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Coceani-Paskay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gon&#231;alves Mandelbaum Bianchini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2021035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Chan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraph Bao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Berger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beyzaei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106770" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974261v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Georgopoulou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Garganis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kosmidis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.563807" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Zuo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomei Shang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.02.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.D. Ignacio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.S. Thuler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Araujo-Melo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.06.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002784v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Hill" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.647356" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;sheng Lin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24730" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reynard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109840" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40675-020-00195-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Bu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Hung" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebah Hussaina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.08.033" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grantham-Hill" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Evans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tuffrey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sanders" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Elphick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00285" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765334v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00317" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487668v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Min Lin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Leng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Rui Jiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hai Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2019.07.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37434-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767461v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Wei" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.10.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767651v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilleminault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20188059" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767621v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Azevedo-Soster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guilleminault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00997" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765380v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Xin Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Xu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.7164" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calista Alaribe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odochi Nwabara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/smdij.2018.02.00047" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg. Curfs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.01.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926966v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21448-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01924222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Gustin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Challamel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.12.008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Keijzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snitselaar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Zee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pme-2016-0079" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928579v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon de Geest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2017.1287817" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767638v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.11.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767479v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg Curfs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12653" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.08.022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stockler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reynolds" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2016.1229395" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764982v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Galland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dawes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Mcdowall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Elder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-1677" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764946v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.11.7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767574v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mei" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdu049" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12623" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12319" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767554v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Chen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Shen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12519-014-0500-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002798v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-014-0610-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Anguh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-013-0602-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Qi Sun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schonfeld" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2013.825837" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764986v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.11-3164" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767628v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Raubuck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grogan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stein" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S29299" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2011.10.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767483v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Witcher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Molfese" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Salathe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2012.03.013" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765013v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Shah" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette Kragie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Atma W. Greeley" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Msall" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc11-2225" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764900v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marcus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Brooks" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Davidson Ward" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Draper" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2012-1672" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765122v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201104-0721OC" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.06.003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765304v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaby Khalyfa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sans Capdevila" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2010.12.014" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764968v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab A Dayyat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S25676" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765397v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shata" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiho Nakayama" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.21408" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LN35S6GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764913v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.07.005" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Dayyat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2010.00857.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwan Kim" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Bhattacharjee" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.10-2161" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764917v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0497" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764907v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Mitchell" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungrak Promchiarak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200912-1930OC" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764978v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0688" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767563v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.10.1341" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764998v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serpero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2009.11.010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antelmi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franceschini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.5.689" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. de Jong" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Chamuleau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gozal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00114209" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morsbach Honaker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bennett" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133582" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767488v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133566" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927077v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2008.06.003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Aitken" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin So" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Charlton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Adamson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2007.07.002" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7LK2TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764975v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucconi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rundo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manconi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.10.007" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTPHXQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765342v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Brien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Macmillan Coxon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cluydts" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2005.08.013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64CJ4WRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767469v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.5.693" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764923v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Benjamin Verleye" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2005.00458.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765008v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Smerieri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.09.021" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8F16PNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767475v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.3.495" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974263v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98414-8_1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002733v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wolfson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawley Montgomery-Downs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199873630.013.0016" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002746v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926984v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-725-9_18" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-spruyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-9074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-6895-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05116298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengmeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Lanbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Weihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiaosong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Fang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Li Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xian Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.118942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05108919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picchietti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sharon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Owens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angriman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Delrosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mercante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.05.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ipsiroglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kl&#246;sch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpae024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Smits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Curfs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2024.01.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dzierzewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01276-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101935" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Weinstock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-023-00370-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13020082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.739" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Xuan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Fan Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091350" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad170" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica da Cruz Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Asbahr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Luisi Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saffi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13050404" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04088387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Migueis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lopes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Soares" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04095852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Boujemla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dahan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.02.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13882" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spruyt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1070414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Sun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Guo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159731" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Karroum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2022.110941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyue Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runtang Meng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Yuet Ying Lau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs12110433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Malorgio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Doria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Finotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.02.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063422" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Lin Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nong Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Xie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2022.100027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe Braam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101614" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013082" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926991v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.D. Ignacio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.S. Thuler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Araujo-Melo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.06.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.647356" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974279v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ionescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goul&#232;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ort&#233;ga-Solis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.10.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Borreguero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101406" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Lopes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Gutierres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Pavoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Absmm Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Campos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2021.100018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Moeller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Anna Theresa Weber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Coceani-Paskay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gon&#231;alves Mandelbaum Bianchini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2021035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmin Lin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrui Jiang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghai Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqi Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumei Dong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisit Paueksakon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moussouttas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.019627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fulong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Zhaolong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab171" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002778v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Chan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraph Bao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Berger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beyzaei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106770" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974261v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Georgopoulou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Garganis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kosmidis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.563807" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Zuo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomei Shang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.02.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00317" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;sheng Lin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24730" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957666v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reynard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109840" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928549v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40675-020-00195-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927131v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grantham-Hill" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Evans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tuffrey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sanders" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Elphick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00285" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Bu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Hung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebah Hussaina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.08.033" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767621v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Azevedo-Soster" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guilleminault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00997" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37434-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767559v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Min Lin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Leng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Rui Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hai Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2019.07.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Wei" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.10.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilleminault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20188059" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Xin Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Xu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.7164" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calista Alaribe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odochi Nwabara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/smdij.2018.02.00047" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg. Curfs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.01.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926966v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21448-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01924222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Gustin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Challamel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.12.008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Keijzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snitselaar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Zee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pme-2016-0079" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928579v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon de Geest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2017.1287817" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767479v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg Curfs" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12653" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767638v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.11.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.08.022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stockler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reynolds" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2016.1229395" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764982v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Galland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dawes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Mcdowall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Elder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-1677" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764946v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.11.7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767574v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mei" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdu049" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12623" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12319" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002798v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-014-0610-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767554v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Shen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12519-014-0500-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Anguh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-013-0602-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Qi Sun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schonfeld" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2013.825837" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764900v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marcus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Brooks" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Davidson Ward" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Draper" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2012-1672" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765122v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201104-0721OC" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2011.10.025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Raubuck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grogan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stein" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S29299" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764986v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.11-3164" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767483v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Witcher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Molfese" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Salathe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2012.03.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765013v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Shah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette Kragie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Atma W. Greeley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Msall" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc11-2225" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765304v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaby Khalyfa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sans Capdevila" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2010.12.014" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764968v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab A Dayyat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S25676" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764994v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.06.003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765397v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shata" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiho Nakayama" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.21408" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LN35S6GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764913v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.07.005" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Dayyat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2010.00857.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwan Kim" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Bhattacharjee" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.10-2161" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764917v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0497" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765302v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. de Jong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Chamuleau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gozal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00114209" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764907v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Mitchell" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungrak Promchiarak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200912-1930OC" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764978v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0688" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767563v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.10.1341" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764998v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serpero" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2009.11.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765018v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antelmi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franceschini" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.5.689" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morsbach Honaker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bennett" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133582" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767488v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133566" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927077v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2008.06.003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Aitken" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin So" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Charlton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Adamson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2007.07.002" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7LK2TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764975v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucconi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rundo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manconi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.10.007" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTPHXQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767469v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.5.693" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765342v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Brien" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Macmillan Coxon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cluydts" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2005.08.013" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64CJ4WRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764923v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Benjamin Verleye" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2005.00458.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765008v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Smerieri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.09.021" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8F16PNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767475v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.3.495" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974263v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98414-8_1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002733v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wolfson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawley Montgomery-Downs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199873630.013.0016" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002746v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926984v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-725-9_18" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>