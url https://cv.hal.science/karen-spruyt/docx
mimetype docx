--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1505,12510 +1505,12284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glimpsing tomorrow: Unveiling the prospective trajectory of childhood sleep</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review of the role of the endogenous opioid and melanocortin systems in the restless legs syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Weinstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101941⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (1), pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599341v1</w:t>
+                <w:t xml:space="preserve">hal-04599526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the role of the endogenous opioid and melanocortin systems in the restless legs syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glimpsing tomorrow: Unveiling the prospective trajectory of childhood sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147 (1), pp.26-38. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.101941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awad283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599526v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Verbal Social Skills Assessment in Rett Syndrome: a Systematic Review</w:t>
+                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
+                <w:t xml:space="preserve">Yihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40489-023-00370-w⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110040v1</w:t>
+                <w:t xml:space="preserve">hal-04599547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Narrative Review of the Lesser Known Medications for Treatment of Restless Legs Syndrome and Pathogenetic Implications for Their Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
+                <w:t xml:space="preserve">Paul Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Delrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.82. </w:t>
+              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/tohm.739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096072v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
+                <w:t xml:space="preserve">The Ponto-Geniculo-Occipital (PGO) Waves in Dreaming: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Xian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guizhong Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Xuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Fan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13091350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599547v1</w:t>
+                <w:t xml:space="preserve">hal-04599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Narrative Review of the Lesser Known Medications for Treatment of Restless Legs Syndrome and Pathogenetic Implications for Their Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Yeh</w:t>
+                <w:t xml:space="preserve">Alteration of sleep architecture in children with obstructive sleep apnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Walters</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/tohm.739⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsad170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599554v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ponto-Geniculo-Occipital (PGO) Waves in Dreaming: An Overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jun-Fan Xie</w:t>
+                <w:t xml:space="preserve">An investigation of the sleep macrostructure of girls with Rett syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Curfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13091350⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599420v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of sleep architecture in children with obstructive sleep apnea syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attention deficit hyperactivity disorder and restless leg syndrome across the lifespan: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Migueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsad170⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.101770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2023.101770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599406v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality Characteristics of Children and Adolescents with Anxiety Disorder from a Maternal Perspective: A Brief Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica da Cruz Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ramos Asbahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Luisi Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Saffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bs13050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the sleep macrostructure of girls with Rett syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personality Characteristics of Children and Adolescents with Anxiety Disorder from a Maternal Perspective: A Brief Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica da Cruz Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramos Asbahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Luisi Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2022.10.017⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13050404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599557v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention deficit hyperactivity disorder and restless leg syndrome across the lifespan: A systematic review and meta-analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.V. Soares</w:t>
+                <w:t xml:space="preserve">Development and validation of moderate to severe obstructive sleep apnea screening test (ColTon) in a pediatric population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soster</w:t>
+                <w:t xml:space="preserve">Imene Boujemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2023.101770⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088387v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality Characteristics of Children and Adolescents with Anxiety Disorder from a Maternal Perspective: A Brief Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of parental reporting of child snoring in children referred for obstructive sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs13050404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599538v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of moderate to severe obstructive sleep apnea screening test (ColTon) in a pediatric population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dahan</w:t>
+                <w:t xml:space="preserve">Non-Verbal Social Skills Assessment in Rett Syndrome: a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.863-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-023-00370-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04095852v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of parental reporting of child snoring in children referred for obstructive sleep apnea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
+                <w:t xml:space="preserve">Depression and Anxiety Mediate the Association between Sleep Quality and Self-Rated Health in Healthcare Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dzierzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs13020082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.13882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04599530v1</w:t>
+                <w:t xml:space="preserve">hal-04096072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Sleep in children with rare disorders: Having a sleep problem is not that rare</w:t>
+                <w:t xml:space="preserve">The month of birth has a seasonal effect in Chinese patients with narcolepsy and cataplexy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Spruyt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingjing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyue Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.461-467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599567v1</w:t>
+                <w:t xml:space="preserve">hal-04599613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Mindfulness in Mitigating the Detrimental Effects of Harsh Parenting among Chinese Adolescents: Testing a Moderated Mediation Model in a Three-Wave Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objective or subjective test? The answer lies in its psychometric property!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhijun Liu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (15), pp.9731. </w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (10), pp.zsac169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsac169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599598v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of the endogenous opiate system in the pathogenesis of anemia in an opiate receptor knock-out model of Restless Legs Syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Measurement Properties of a Simplified Chinese Version of Sleep Condition Indicator (SCI-SC) in Community Residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Karroum</w:t>
+                <w:t xml:space="preserve">Runtang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Champion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esther Yuet Ying Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Dong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mehy.2022.110941⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs12110433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599581v1</w:t>
+                <w:t xml:space="preserve">hal-04599570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The month of birth has a seasonal effect in Chinese patients with narcolepsy and cataplexy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep problems in individuals with Rett Syndrome: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2022.100027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599613v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective or subjective test? The answer lies in its psychometric property!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Literature Cases Summarized Based on Their Polysomnographic Findings in Rett Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/zsac169⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599583v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Measurement Properties of a Simplified Chinese Version of Sleep Condition Indicator (SCI-SC) in Community Residents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Yuet Ying Lau</w:t>
+                <w:t xml:space="preserve">Reference intervals for 6-sulfatoxymelatonin in urine: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebe Braam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Dong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs12110433⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.101614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2022.101614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599570v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sleep patterns and disturbances in children and adolescents in Italy during the Covid-19 outbreak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Rapid Eye Movement Sleep during Early Life: A Comprehensive Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Xian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Fan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ping Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764932v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Cases Summarized Based on Their Polysomnographic Findings in Rett Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin-Yan Zhang</w:t>
+                <w:t xml:space="preserve">Sleep Respiratory Disturbances in Girls with Rett Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Curfs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.3422. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063422⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599606v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Eye Movement Sleep during Early Life: A Comprehensive Narrative Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu-Ping Xie</w:t>
+                <w:t xml:space="preserve">Exploring the role of the endogenous opiate system in the pathogenesis of anemia in an opiate receptor knock-out model of Restless Legs Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Karroum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Weinstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013101⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.110941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mehy.2022.110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599577v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep problems in individuals with Rett Syndrome: A systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Editorial: Sleep in children with rare disorders: Having a sleep problem is not that rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2022.100027⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1070414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1070414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599565v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference intervals for 6-sulfatoxymelatonin in urine: A meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wiebe Braam</w:t>
+                <w:t xml:space="preserve">The Role of Mindfulness in Mitigating the Detrimental Effects of Harsh Parenting among Chinese Adolescents: Testing a Moderated Mediation Model in a Three-Wave Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijun Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2022.101614⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599602v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Respiratory Disturbances in Girls with Rett Syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leopold Curfs</w:t>
+                <w:t xml:space="preserve">High-frequency semicircular canal deficit affects postural control in hearing-impaired children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortéga-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013082⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (4), pp.235-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599579v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and meta-analysis of the cyclic alternating pattern across the lifespan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.S.D. Ignacio</w:t>
+                <w:t xml:space="preserve">Restless sleep in children: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Delrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picchietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C.S. Thuler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.H. Araujo-Melo</w:t>
+                <w:t xml:space="preserve">Diego Garcia-Borreguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.06.026⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.101406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2020.101406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926991v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Advances in Childhood Sleep Assessment: Tools for Specific Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social media for students’ sleep health promotion – a health intervention report during COVID -19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mary Hill</w:t>
+                <w:t xml:space="preserve">Gp Gutierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Schroder</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mb Pavoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absmm Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mb Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.647356⟩</w:t>
+              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (20), pp.100018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2021.100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002784v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency semicircular canal deficit affects postural control in hearing-impaired children</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déclaration de consensus sur l’évaluation et la rééducation myofonctionnelles orofaciales chez les patients souffrants de SAOS : proposition d’un processus international par la méthode Delphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Goulème</w:t>
+                <w:t xml:space="preserve">Marc Richard Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ortéga-Solis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Silke Anna Theresa Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Coceani-Paskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Gonçalves Mandelbaum Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2020.10.006⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.513-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/odf/2021035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974279v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restless sleep in children: A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Picchietti</w:t>
+                <w:t xml:space="preserve">Morphological and Age-Related Changes in the Narcolepsy Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Garcia-Borreguero</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xiaosong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Zhaolong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2020.101406⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (12), pp.5460-5469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhab171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765345v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media for students’ sleep health promotion – a health intervention report during COVID -19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mb Campos</w:t>
+                <w:t xml:space="preserve">Combined effects of weight change trajectories and eating behaviors on childhood adiposity status: A birth cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingmin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanrui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleepe.2021.100018⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.105174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928563v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclaration de consensus sur l’évaluation et la rééducation myofonctionnelles orofaciales chez les patients souffrants de SAOS : proposition d’un processus international par la méthode Delphi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Gonçalves Mandelbaum Bianchini</w:t>
+                <w:t xml:space="preserve">Restless Legs Syndrome Shows Increased Silent Postmortem Cerebral Microvascular Disease With Gliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paisit Paueksakon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moussouttas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Weinstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Orthopédie Dento-Faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/odf/2021035⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.120.019627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928592v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of weight change trajectories and eating behaviors on childhood adiposity status: A birth cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fidgety Philip and the Suggested Clinical Immobilization Test: Annotation data for developing a machine learning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanqi Sun</w:t>
+                <w:t xml:space="preserve">Melvin Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shumei Dong</w:t>
+                <w:t xml:space="preserve">Emmanuel Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraph Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beyzaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105174⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.106770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927103v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restless Legs Syndrome Shows Increased Silent Postmortem Cerebral Microvascular Disease With Gliosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered Sleep-Related Consolidation and Neurocognitive Comorbidity in CECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Georgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Garganis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Kosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.120.019627⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.563807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927086v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Age-Related Changes in the Narcolepsy Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Fulong</w:t>
+                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhab171⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.250-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928587v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidgety Philip and the Suggested Clinical Immobilization Test: Annotation data for developing a machine learning algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seraph Bao</w:t>
+                <w:t xml:space="preserve">Reliability and validity of the Chinese version of Narcolepsy Severity Scale in adult patients with narcolepsy type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Berger</w:t>
+                <w:t xml:space="preserve">Yuhua Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Beyzaei</w:t>
+                <w:t xml:space="preserve">Shaomei Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.106770. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.86-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002778v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polysomnographic and Cluster Analysis of Periodic Limb Movements in Sleep of Restless Legs Syndrome Patients with Psychiatric Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Walters</w:t>
+                <w:t xml:space="preserve">A systematic review and meta-analysis of the cyclic alternating pattern across the lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Migueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">P.S.D. Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Catoire</w:t>
+                <w:t xml:space="preserve">L.C.S. Thuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.H. Araujo-Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.250-264. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/psychiatryint2030019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002774v1</w:t>
+                <w:t xml:space="preserve">hal-04926991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Sleep-Related Consolidation and Neurocognitive Comorbidity in CECTS</w:t>
+                <w:t xml:space="preserve">Editorial: Advances in Childhood Sleep Assessment: Tools for Specific Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Georgopoulou</w:t>
+                <w:t xml:space="preserve">Catherine Mary Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary Kosmidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.563807⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.647356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974261v1</w:t>
+                <w:t xml:space="preserve">hal-05002784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and validity of the Chinese version of Narcolepsy Severity Scale in adult patients with narcolepsy type 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chenyang Li</w:t>
+                <w:t xml:space="preserve">Sleep problems in Rett syndrome animal models: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian‐sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2021.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (2), pp.529-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.24730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928576v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Sleep Tools: An Updated Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How sacculo-collic function assessed by cervical vestibular evoked myogenic Potentials correlates with the quality of postural control in hearing impaired children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabitha Sen</w:t>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Becaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00317⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.109840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.109840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765334v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep problems in Rett syndrome animal models: A systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narcolepsy Presentation in Diverse Populations: an Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (2), pp.529-544. </w:t>
+              <w:t xml:space="preserve">Current Sleep Medicine Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.24730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40675-020-00195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599563v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep problems in Rett syndrome animal models: A systematic review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is Fidgety Philip's ground truth also ours? The creation and application of a machine learning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beyzaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seraph Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyun Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hebah Hussaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnr.24730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957666v1</w:t>
+                <w:t xml:space="preserve">hal-04928605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sacculo-collic function assessed by cervical vestibular evoked myogenic Potentials correlates with the quality of postural control in hearing impaired children?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+                <w:t xml:space="preserve">Psychometric Properties and Predictive Value of a Screening Questionnaire for Obstructive Sleep Apnea in Young Children With Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grantham-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tuffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Elphick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.109840⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489667v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcolepsy Presentation in Diverse Populations: an Update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pediatric Sleep Tools: An Updated Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabitha Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Sleep Medicine Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40675-020-00195-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928549v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Properties and Predictive Value of a Screening Questionnaire for Obstructive Sleep Apnea in Young Children With Down Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind-wandering, or the allocation of attentional resources, is sleep-driven across childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37434-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04927131v1</w:t>
+                <w:t xml:space="preserve">hal-04767643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Fidgety Philip's ground truth also ours? The creation and application of a machine learning algorithm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of developmental consequences of poor sleep in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.08.033⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.3 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928605v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in Parasympathetic Tone During Sleep in Children With Habitual Snoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Cecilia Lopes</w:t>
+                <w:t xml:space="preserve">Cross-cultural disparities of subjective sleep parameters and their age-related trends over the first three years of human life: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Min Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Rui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Hai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00997⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.101203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767621v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind-wandering, or the allocation of attentional resources, is sleep-driven across childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-modality of polysomnography signals’ fusion for automatic sleep scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37434-5⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767643v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural disparities of subjective sleep parameters and their age-related trends over the first three years of human life: A systematic review and meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual and automatic classification of the cyclic alternating pattern in electroencephalography during sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Rui Jiang</w:t>
+                <w:t xml:space="preserve">R. Largo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang-Hai Wang</w:t>
+                <w:t xml:space="preserve">C. Guilleminault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1414-431X20188059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767559v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of developmental consequences of poor sleep in childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction in Parasympathetic Tone During Sleep in Children With Habitual Snoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Azevedo-Soster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleminault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.11.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487668v1</w:t>
+                <w:t xml:space="preserve">hal-04767621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality of polysomnography signals’ fusion for automatic sleep scoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chi Zhang</w:t>
+                <w:t xml:space="preserve">A Community-Based Study of Sleep and Cognitive Development in Infants and Toddlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanrui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (06), pp.977-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5664/jcsm.7164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767461v1</w:t>
+                <w:t xml:space="preserve">hal-04765380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and automatic classification of the cyclic alternating pattern in electroencephalography during sleep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.P. Wang</w:t>
+                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goulème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vanderveken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romolo Daniele de Siati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1414-431X20188059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767651v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Community-Based Study of Sleep and Cognitive Development in Infants and Toddlers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between changes in sleep and body composition in African American children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calista Alaribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odochi Nwabara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine and Disorders: International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15406/smdij.2018.02.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5664/jcsm.7164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765380v1</w:t>
+                <w:t xml:space="preserve">hal-04974374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of spatial and temporal characteristics of dynamic postural control in children with typical neurodevelopment with age: Results of a multicenter pediatric study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sleep in Angelman syndrome: A review of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebe Braam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Mg. Curfs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151002v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between changes in sleep and body composition in African American children</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association of Sleep and Circadian Activity Rhythm with Emotional Face Processing among 12-month-old Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanrui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine and Disorders: International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15406/smdij.2018.02.00047⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21448-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974374v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep in Angelman syndrome: A review of evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wiebe Braam</w:t>
+                <w:t xml:space="preserve">The French Sleep Disturbance Scale for Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Putois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Leslie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopold Mg. Curfs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Paule Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.56 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765338v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Sleep and Circadian Activity Rhythm with Emotional Face Processing among 12-month-old Infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanrui Jiang</w:t>
+                <w:t xml:space="preserve">Precision Medicine in Circadian Rhythm Sleep–Wake Disorders: Current State and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Keijzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Snitselaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21448-0⟩</w:t>
+              <w:t xml:space="preserve">Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pme-2016-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926966v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Sleep Disturbance Scale for Children</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can dim light melatonin onset be predicted by the timing of sleep in patients with possible circadian sleep-wake rhythm disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Paule Gustin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry Keijzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoon de Geest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Curfs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2016.12.008⟩</w:t>
+              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (4), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09291016.2017.1287817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924222v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Medicine in Circadian Rhythm Sleep–Wake Disorders: Current State and Future Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Snitselaar</w:t>
+                <w:t xml:space="preserve">Sleep Complaints and the 24‐h Melatonin Level in Individuals with Smith–Magenis Syndrome: Assessment for Effective Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebe Braam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Mg Curfs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/pme-2016-0079⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (11), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767586v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dim light melatonin onset be predicted by the timing of sleep in patients with possible circadian sleep-wake rhythm disorders?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daily dynamics in sleep and behavior of young African-American children: A convoluted dyad?!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leopold Curfs</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calista Alaribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odochi Nwabara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (4), pp.557-566. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09291016.2017.1287817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928579v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Complaints and the 24‐h Melatonin Level in Individuals with Smith–Magenis Syndrome: Assessment for Effective Intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bed-sharing and related factors in early adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanrui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.12653⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767479v1</w:t>
+                <w:t xml:space="preserve">hal-04767531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily dynamics in sleep and behavior of young African-American children: A convoluted dyad?!</w:t>
+                <w:t xml:space="preserve">Challenging sleep-wake behaviors reported in informal, conversational interviews of caregivers of children with fetal alcohol spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odochi Nwabara</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Ipsiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Stockler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (2), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20473869.2016.1229395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767638v1</w:t>
+                <w:t xml:space="preserve">hal-04927108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bed-sharing and related factors in early adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Chen</w:t>
+                <w:t xml:space="preserve">Sleep Disordered Breathing and Academic Performance: A Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Wang</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippa Mcdowall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (4), pp.e934-e946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2015-1677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2015.08.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767531v1</w:t>
+                <w:t xml:space="preserve">hal-04764982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging sleep-wake behaviors reported in informal, conversational interviews of caregivers of children with fetal alcohol spectrum disorder</w:t>
+                <w:t xml:space="preserve">Sleep disturbances in children with attention-deficit/hyperactivity disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James Reynolds</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20473869.2016.1229395⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.565-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/ern.11.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927108v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Disordered Breathing and Academic Performance: A Meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dawn Elder</w:t>
+                <w:t xml:space="preserve">Associations between parent-reported sleep duration and adiposity in Chinese early adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2015-1677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pubmed/fdu049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764982v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disturbances in children with attention-deficit/hyperactivity disorder</w:t>
+                <w:t xml:space="preserve">Non‐pharmacological management of problematic sleeping in children with developmental disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gozal</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Curfs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/ern.11.7⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (2), pp.120-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.12623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764946v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between parent-reported sleep duration and adiposity in Chinese early adolescents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To Sleep or Not to Sleep: A Repeated Daily Challenge for African American Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calista Alaribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odochi Nwabara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pubmed/fdu049⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767574v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐pharmacological management of problematic sleeping in children with developmental disabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic growth of lean children: the potential role of sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Rui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leopold Curfs</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Juan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Ming Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dmcn.12623⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.245-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12519-014-0500-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765322v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Sleep or Not to Sleep: A Repeated Daily Challenge for African American Children</w:t>
+                <w:t xml:space="preserve">Our 21st century health identity: Where is sleep?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odochi Nwabara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cns.12319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.87-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10389-014-0610-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767581v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our 21st century health identity: Where is sleep?</w:t>
+                <w:t xml:space="preserve">Sleep behavior of underrepresented youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Anguh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odochi Nwabara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (2), pp.87-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10389-014-0610-2⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10389-013-0602-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002798v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic growth of lean children: the potential role of sleep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">The Relation Among Sleep Duration, Homework Burden, and Sleep Hygiene in Chinese School-Aged Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan-Qi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Juan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Rui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schonfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12519-014-0500-2⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (5), pp.398-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15402002.2013.825837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767554v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep behavior of underrepresented youth</w:t>
+                <w:t xml:space="preserve">REM and NREM sleep-state distribution of respiratory events in habitually snoring school-aged community children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odochi Nwabara</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2011.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10389-013-0602-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04928555v1</w:t>
+                <w:t xml:space="preserve">hal-04765402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relation Among Sleep Duration, Homework Burden, and Sleep Hygiene in Chinese School-Aged Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable sleep schedules and outcomes in children with psychopathological problems: preliminary observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Schonfeld</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danielle Raubuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Grogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15402002.2013.825837⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S29299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765394v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and Management of Childhood Obstructive Sleep Apnea Syndrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Screening of Pediatric Sleep-Disordered Breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2012-1672⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (6), pp.1508-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.11-3164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764900v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mediation Model Linking Body Weight, Cognition, and Sleep-Disordered Breathing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep hygiene and problem behaviors in snoring and non-snoring school-age children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Witcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Molfese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Salathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201104-0721OC⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), pp.802-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2012.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765122v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REM and NREM sleep-state distribution of respiratory events in habitually snoring school-aged community children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visuomotor Performance in KCNJ11 -Related Neonatal Diabetes Is Impaired in Children With DEND-Associated Mutations and May Be Improved by Early Treatment With Sulfonylureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reshma Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gozal</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigette Kragie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siri Atma W. Greeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Msall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (10), pp.2086-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc11-2225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2011.10.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765402v1</w:t>
+                <w:t xml:space="preserve">hal-04765013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable sleep schedules and outcomes in children with psychopathological problems: preliminary observations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Diagnosis and Management of Childhood Obstructive Sleep Apnea Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Davidson Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Draper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S29299⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (3), pp.e714-e755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2012-1672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767628v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Pediatric Sleep-Disordered Breathing</w:t>
+                <w:t xml:space="preserve">A Mediation Model Linking Body Weight, Cognition, and Sleep-Disordered Breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1378/chest.11-3164⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185 (2), pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201104-0721OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764986v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep hygiene and problem behaviors in snoring and non-snoring school-age children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Scott Salathe</w:t>
+                <w:t xml:space="preserve">Fatty-acid binding protein 4 gene polymorphisms and plasma levels in children with obstructive sleep apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Bhushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelnaby Khalyfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (7), pp.802-809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2012.03.013⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (7), pp.666-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767483v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuomotor Performance in KCNJ11 -Related Neonatal Diabetes Is Impaired in Children With DEND-Associated Mutations and May Be Improved by Early Treatment With Sulfonylureas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Msall</w:t>
+                <w:t xml:space="preserve">Sleep estimates in children: parental versus actigraphic assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab A Dayyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Molfese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc11-2225⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S25676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765013v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty-acid binding protein 4 gene polymorphisms and plasma levels in children with obstructive sleep apnea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of pediatric sleep questionnaires as diagnostic or epidemiological tools: A brief review of Dos and Don’ts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (7), pp.666-671. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2010.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765304v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep estimates in children: parental versus actigraphic assessments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Seasonal variability of sleep‐disordered breathing in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehab A Dayyat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Spruyt</w:t>
+                <w:t xml:space="preserve">Ahmad Shata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiho Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S25676⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.581-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.21408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764968v1</w:t>
+                <w:t xml:space="preserve">hal-04765397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of pediatric sleep questionnaires as diagnostic or epidemiological tools: A brief review of Dos and Don’ts</w:t>
+                <w:t xml:space="preserve">Pediatric sleep questionnaires as diagnostic or epidemiological tools: A review of currently available instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15 (1), pp.7-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2010.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764994v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of sleep‐disordered breathing in children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Sleep assessments in healthy school-aged children using actigraphy: concordance with polysomnography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab Dayyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Molfese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppul.21408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1pt2), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2869.2010.00857.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04765397v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric sleep questionnaires as diagnostic or epidemiological tools: A review of currently available instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating Microparticles in Children With Sleep Disordered Breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (2), pp.408-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1378/chest.10-2161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2010.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04764913v1</w:t>
+                <w:t xml:space="preserve">hal-04765319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep assessments in healthy school-aged children using actigraphy: concordance with polysomnography</w:t>
+                <w:t xml:space="preserve">Sleep Duration, Sleep Regularity, Body Weight, and Metabolic Homeostasis in School-aged Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Molfese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dennis Molfese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (2), pp.e345-e352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2010-0497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2869.2010.00857.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765001v1</w:t>
+                <w:t xml:space="preserve">hal-04764917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Microparticles in Children With Sleep Disordered Breathing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinkwan Kim</w:t>
+                <w:t xml:space="preserve">Adenotonsillectomy Outcomes in Treatment of Obstructive Sleep Apnea in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakesh Bhattacharjee</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ron Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungrak Promchiarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1378/chest.10-2161⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (5), pp.676-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200912-1930OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765319v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Duration, Sleep Regularity, Body Weight, and Metabolic Homeostasis in School-aged Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurocognitive and Endothelial Dysfunction in Children With Obstructive Sleep Apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 127 (2), pp.e345-e352. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 126 (5), pp.e1161-e1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2010-0688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2010-0497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04764917v1</w:t>
+                <w:t xml:space="preserve">hal-04764978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructive sleep apnoea is associated with impaired pictorial memory task acquisition and retention in children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Kheirandish-Gozal</w:t>
+                <w:t xml:space="preserve">Unbiased Categorical Classification of Pediatric Sleep Disordered Breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. de Jong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Gozal</w:t>
+                <w:t xml:space="preserve">Gino Verleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00114209⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (10), pp.1341-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/33.10.1341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765302v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenotonsillectomy Outcomes in Treatment of Obstructive Sleep Apnea in Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Dietary and Physical Activity Patterns in Children with Obstructive Sleep Apnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Serpero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200912-1930OC⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (5), pp.724-730.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2009.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764907v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive and Endothelial Dysfunction in Children With Obstructive Sleep Apnea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Restless Legs Syndrome is Frequent in Narcolepsy with Cataplexy Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Plazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2010-0688⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (5), pp.689-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/33.5.689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764978v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Categorical Classification of Pediatric Sleep Disordered Breathing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gozal</w:t>
+                <w:t xml:space="preserve">Obstructive sleep apnoea is associated with impaired pictorial memory task acquisition and retention in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.J. Chamuleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/33.10.1341⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.164-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00114209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767563v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary and Physical Activity Patterns in Children with Obstructive Sleep Apnea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep-Disordered Breathing and Verbal Skills in School-Aged Community Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Morsbach Honaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gozal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2009.11.010⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.588-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87565640903133582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764998v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restless Legs Syndrome is Frequent in Narcolepsy with Cataplexy Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inefficient or Insufficient Encoding as Potential Primary Deficit in Neurodevelopmental Performance Among Children With OSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sans Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kheirandish-Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gozal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.601-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87565640903133566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sleep/33.5.689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765018v1</w:t>
+                <w:t xml:space="preserve">hal-04767488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep-Disordered Breathing and Verbal Skills in School-Aged Community Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Mr. Pickwick and his child went on a field trip and returned almost empty handed…What we do not know and imperatively need to learn about obesity and breathing during sleep in children!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gozal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87565640903133582⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (5), pp.335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2008.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765385v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficient or Insufficient Encoding as Potential Primary Deficit in Neurodevelopmental Performance Among Children With OSA</w:t>
+                <w:t xml:space="preserve">Relationship between sleep/wake patterns, temperament and overall development in term infants over the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin So</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michael Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87565640903133566⟩</w:t>
+              <w:t xml:space="preserve">Early Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (5), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767488v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mr. Pickwick and his child went on a field trip and returned almost empty handed…What we do not know and imperatively need to learn about obesity and breathing during sleep in children!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart rate and spectral EEG changes accompanying periodic and non-periodic leg movements during sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zucconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Manconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2008.06.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (2), pp.438-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927077v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between sleep/wake patterns, temperament and overall development in term infants over the first year of life</w:t>
+                <w:t xml:space="preserve">Multidimensional scaling of pediatric sleep breathing problems and bio-behavioral correlates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Michael Adamson</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Macmillan Coxon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Cluydts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2007.07.002⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2005.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764939v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate and spectral EEG changes accompanying periodic and non-periodic leg movements during sleep</w:t>
+                <w:t xml:space="preserve">The Time Structure of the Cyclic Alternating Pattern During Sleep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rundo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Plazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Manconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2006.10.007⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.693-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/29.5.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04764975v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Time Structure of the Cyclic Alternating Pattern During Sleep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odds, prevalence and predictors of sleep problems in school‐age normal children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Cluydts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Benjamin Verleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Ferri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sleep/29.5.693⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2869.2005.00458.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767469v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional scaling of pediatric sleep breathing problems and bio-behavioral correlates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-rater reliability of sleep cyclic alternating pattern (CAP) scoring and validation of a new computer-assisted CAP scoring method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Smerieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gino Verleye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116 (3), pp.696-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2004.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2005.08.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04765342v1</w:t>
+                <w:t xml:space="preserve">hal-04765008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odds, prevalence and predictors of sleep problems in school‐age normal children</w:t>
+                <w:t xml:space="preserve">Pediatric Sleep Disorders: Exploratory Modulation of Their Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Cluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...262 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Benjamin Verleye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (3), pp.495-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sleep/27.3.495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14018,372 +13792,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Sleep in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep in Children with Neurodevelopmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3-16, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98414-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Surveys and Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Wolfson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawley Montgomery-Downs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Infant, Child, and Adolescent Sleep and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199873630.013.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive Function and Learning in Children with Sleep-Disordered Breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Disordered Breathing in Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pediatric Sleep-Disordered Breathing: Criteria and Spectrum of Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Disordered Breathing in Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, pp.245-260, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-60761-725-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId493"/>
+      <w:footerReference w:type="default" r:id="rId488"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14451,51 +14225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DE57719"/>
+    <w:nsid w:val="8A1B53FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14682,51 +14456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-spruyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-9074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-6895-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05116298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengmeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Lanbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Weihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiaosong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Fang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Li Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xian Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.118942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05108919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picchietti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sharon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Owens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angriman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Delrosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mercante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.05.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ipsiroglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kl&#246;sch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpae024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Smits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Curfs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2024.01.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dzierzewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01276-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101935" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Weinstock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-023-00370-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13020082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.739" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Xuan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Fan Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091350" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad170" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica da Cruz Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Lopes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Asbahr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Luisi Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saffi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13050404" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.10.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04088387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Migueis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lopes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Soares" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04095852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Boujemla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dahan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.02.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13882" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spruyt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1070414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Sun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Guo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159731" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Karroum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2022.110941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyue Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runtang Meng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Yuet Ying Lau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs12110433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Malorgio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Doria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Finotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.02.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063422" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Lin Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nong Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Xie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2022.100027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe Braam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101614" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013082" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926991v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.D. Ignacio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.S. Thuler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Araujo-Melo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.06.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Hill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.647356" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974279v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ionescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goul&#232;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ort&#233;ga-Solis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.10.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Borreguero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101406" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Lopes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Gutierres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Pavoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Absmm Mendes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Campos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2021.100018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Moeller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Anna Theresa Weber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Coceani-Paskay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gon&#231;alves Mandelbaum Bianchini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2021035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmin Lin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrui Jiang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghai Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqi Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumei Dong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927086v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisit Paueksakon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moussouttas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.019627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fulong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Zhaolong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab171" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002778v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Chan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraph Bao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Berger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beyzaei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106770" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974261v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Georgopoulou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Garganis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kosmidis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.563807" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Zuo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomei Shang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.02.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00317" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;sheng Lin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24730" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957666v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reynard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109840" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928549v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40675-020-00195-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927131v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grantham-Hill" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Evans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tuffrey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sanders" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Elphick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00285" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Bu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Hung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebah Hussaina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.08.033" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767621v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Azevedo-Soster" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guilleminault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00997" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767643v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37434-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767559v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Min Lin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Leng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Rui Jiang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hai Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2019.07.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Wei" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.10.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilleminault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20188059" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Xin Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Xu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.7164" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calista Alaribe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odochi Nwabara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/smdij.2018.02.00047" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg. Curfs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.01.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926966v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21448-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01924222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Gustin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Challamel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.12.008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Keijzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snitselaar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Zee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pme-2016-0079" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928579v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon de Geest" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2017.1287817" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767479v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg Curfs" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12653" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767638v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.11.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.08.022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stockler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reynolds" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2016.1229395" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764982v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Galland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dawes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Mcdowall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Elder" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-1677" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764946v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.11.7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767574v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mei" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdu049" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12623" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12319" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002798v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-014-0610-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767554v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Chen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Shen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12519-014-0500-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Anguh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-013-0602-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Qi Sun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schonfeld" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2013.825837" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764900v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marcus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Brooks" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Davidson Ward" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Draper" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2012-1672" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765122v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201104-0721OC" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2011.10.025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Raubuck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grogan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stein" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S29299" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764986v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.11-3164" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767483v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Witcher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Molfese" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Salathe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2012.03.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765013v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Shah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette Kragie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Atma W. Greeley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Msall" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc11-2225" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765304v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaby Khalyfa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sans Capdevila" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2010.12.014" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764968v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab A Dayyat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S25676" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764994v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.06.003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765397v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shata" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiho Nakayama" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.21408" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LN35S6GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764913v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.07.005" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Dayyat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2010.00857.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwan Kim" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Bhattacharjee" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.10-2161" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764917v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0497" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765302v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. de Jong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Chamuleau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gozal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00114209" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764907v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Mitchell" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungrak Promchiarak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200912-1930OC" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764978v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0688" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767563v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.10.1341" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764998v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serpero" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2009.11.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765018v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antelmi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franceschini" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.5.689" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morsbach Honaker" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bennett" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133582" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767488v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133566" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927077v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2008.06.003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Aitken" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin So" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Charlton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Adamson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2007.07.002" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7LK2TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764975v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucconi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rundo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manconi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.10.007" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTPHXQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767469v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.5.693" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765342v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Brien" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Macmillan Coxon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cluydts" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2005.08.013" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64CJ4WRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764923v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Benjamin Verleye" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2005.00458.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765008v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Smerieri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.09.021" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8F16PNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767475v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.3.495" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974263v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98414-8_1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002733v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wolfson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawley Montgomery-Downs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199873630.013.0016" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002746v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926984v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-725-9_18" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karen-spruyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-9074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-6895-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05116298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Mengmeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Lanbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Weihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xiaosong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Fang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.02.047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Li Ren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Wen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xian Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2024.118942" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05108919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ferri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picchietti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sharon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Spruyt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Owens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2025.106498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Bruni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angriman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Miano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Delrosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mercante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2024.05.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ipsiroglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kl&#246;sch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpae024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Walters" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.824" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Smits" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Curfs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2024.01.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dzierzewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01276-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04591046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101935" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Koo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Weinstock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101941" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13020082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.739" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Yan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Xuan Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Fan Xie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091350" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad170" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599557v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2022.10.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04088387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Migueis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lopes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Soares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2023.101770" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica da Cruz Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Asbahr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Luisi Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saffi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13050404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04095852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Boujemla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dahan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.02.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13882" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yan Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-023-00370-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyue Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runtang Meng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Yuet Ying Lau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Dong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs12110433" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2022.100027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063422" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe Braam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101614" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Lin Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Nong Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013082" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Karroum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mehy.2022.110941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spruyt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1070414" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04599598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Sun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Guo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159731" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ionescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goul&#232;me" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ort&#233;ga-Solis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2020.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia-Borreguero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2020.101406" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Lopes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gp Gutierres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Pavoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Absmm Mendes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Campos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleepe.2021.100018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richard Moeller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Anna Theresa Weber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Coceani-Paskay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gon&#231;alves Mandelbaum Bianchini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/odf/2021035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928587v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fulong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Zhaolong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Jun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab171" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmin Lin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanrui Jiang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghai Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqi Sun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumei Dong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105174" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisit Paueksakon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moussouttas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.019627" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Chan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraph Bao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Berger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beyzaei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106770" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974261v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Georgopoulou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Garganis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kosmidis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.563807" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint2030019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928576v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Zuo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomei Shang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.D. Ignacio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.S. Thuler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Araujo-Melo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2021.06.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Hill" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.647356" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;sheng Lin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24730" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ionescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Reynard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goul&#232;me" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109840" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40675-020-00195-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928605v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyun Bu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Hung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebah Hussaina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.08.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grantham-Hill" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Evans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tuffrey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sanders" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Elphick" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00285" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00317" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37434-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487668v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.11.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767559v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Min Lin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Leng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Rui Jiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hai Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2019.07.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767461v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.10.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767651v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Largo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilleminault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1414-431X20188059" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767621v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Azevedo-Soster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Rosa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guilleminault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00997" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765380v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Xin Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Xu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5664/jcsm.7164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03151002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanderveken" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Daniele de Siati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.08.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974374v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calista Alaribe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odochi Nwabara" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/smdij.2018.02.00047" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765338v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg. Curfs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.01.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926966v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21448-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01924222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leslie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Gustin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Challamel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Raoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.12.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGBC16KL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Keijzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Snitselaar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Zee" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pme-2016-0079" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928579v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon de Geest" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2017.1287817" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Mg Curfs" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12653" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767638v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.11.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Chen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.08.022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927108v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stockler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reynolds" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2016.1229395" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Galland" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dawes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Mcdowall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Elder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-1677" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764946v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gozal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.11.7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767574v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jiang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mei" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdu049" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.12623" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767581v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12319" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767554v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ming Shen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12519-014-0500-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002798v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-014-0610-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928555v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Anguh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-013-0602-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765394v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Qi Sun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schonfeld" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15402002.2013.825837" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765402v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2011.10.025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767628v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Raubuck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grogan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S29299" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764986v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.11-3164" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767483v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Witcher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Molfese" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Salathe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2012.03.013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765013v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Shah" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette Kragie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri Atma W. Greeley" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Msall" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc11-2225" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764900v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Marcus" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Brooks" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Davidson Ward" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Draper" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2012-1672" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765122v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201104-0721OC" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765304v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaby Khalyfa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sans Capdevila" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2010.12.014" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764968v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab A Dayyat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S25676" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764994v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.06.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765397v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shata" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiho Nakayama" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.21408" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LN35S6GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2010.07.005" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765001v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Dayyat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roman" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2010.00857.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765319v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkwan Kim" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Bhattacharjee" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1378/chest.10-2161" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764917v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0497" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764907v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Mitchell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungrak Promchiarak" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200912-1930OC" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764978v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2010-0688" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767563v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Verleye" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.10.1341" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764998v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serpero" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2009.11.010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765018v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antelmi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Franceschini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/33.5.689" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765302v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kheirandish-Gozal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. de Jong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Chamuleau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gozal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00114209" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765385v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morsbach Honaker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bennett" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133582" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767488v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565640903133566" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927077v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2008.06.003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764939v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Aitken" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin So" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Charlton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Adamson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2007.07.002" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7LK2TM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764975v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zucconi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rundo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Manconi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.10.007" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTPHXQ8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765342v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Brien" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Macmillan Coxon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cluydts" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2005.08.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64CJ4WRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767469v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/29.5.693" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04764923v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Benjamin Verleye" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2005.00458.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04765008v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Smerieri" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.09.021" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8F16PNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767475v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/27.3.495" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974263v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98414-8_1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002733v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Wolfson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawley Montgomery-Downs" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199873630.013.0016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002746v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926984v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-725-9_18" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>