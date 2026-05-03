--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -739,412 +739,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humoral Responses Elicited by Adenovirus Displaying Epitopes Are Induced Independently of the Infection Process and Shaped by the Toll-Like Receptor/MyD88 Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hépatocarcinome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benihoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Anchim</w:t>
+                <w:t xml:space="preserve">Sophie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Raddi</w:t>
+                <w:t xml:space="preserve">Olivier Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Zig</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Le Stunff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00124⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (12), pp.1107-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126585v1</w:t>
+                <w:t xml:space="preserve">hal-02176493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hépatocarcinome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benihoud</w:t>
+                <w:t xml:space="preserve">Design and Synthesis of Tubulin and Histone Deacetylase Inhibitor Based on iso -Combretastatin A-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Lamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Ping Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupre</w:t>
+                <w:t xml:space="preserve">Lena Zig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guittet</w:t>
+                <w:t xml:space="preserve">Cyril Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Le Stunff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (12), pp.1107-1109. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (15), pp.6574-6591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2018303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176493v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Tubulin and Histone Deacetylase Inhibitor Based on iso -Combretastatin A-4</w:t>
+                <w:t xml:space="preserve">Humoral Responses Elicited by Adenovirus Displaying Epitopes Are Induced Independently of the Infection Process and Shaped by the Toll-Like Receptor/MyD88 Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Lamaa</w:t>
+                <w:t xml:space="preserve">Aleksandra Anchim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsin-Ping Lin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Najat Raddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Zig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauvais</w:t>
+                <w:t xml:space="preserve">Patrick Perrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bollot</w:t>
+                <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (15), pp.6574-6591. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309817v1</w:t>
+                <w:t xml:space="preserve">hal-02126585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined therapy of colon carcinomas with an oncolytic adenovirus and valproic acid</w:t>
               </w:r>
@@ -1156,51 +1156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragomira Majhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Raddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Jdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,398 +1684,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient delivery of angiostatin K1-5 into tumors following insertion of an NGR peptide into adenovirus capsid.</w:t>
+                <w:t xml:space="preserve">DYRK1A interacts with the REST/NRSF-SWI/SNF chromatin remodelling complex to deregulate gene clusters involved in the neuronal phenotypic traits of Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jullienne</w:t>
+                <w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vigant</w:t>
+                <w:t xml:space="preserve">Agnes Zvara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Muth</w:t>
+                <w:t xml:space="preserve">Gilles Maussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chaligné</w:t>
+                <w:t xml:space="preserve">Frédérique Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouquet</w:t>
+                <w:t xml:space="preserve">Bedel Ngimbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Ther</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (8), pp.1405-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gt.2009.97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddp047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431360v1</w:t>
+                <w:t xml:space="preserve">pasteur-02875018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYRK1A interacts with the REST/NRSF-SWI/SNF chromatin remodelling complex to deregulate gene clusters involved in the neuronal phenotypic traits of Down syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two key challenges for effective adenovirus-mediated liver gene therapy: innate immune responses and hepatocyte-specific transduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benihoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddp047⟩</w:t>
+              <w:t xml:space="preserve">Current Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156652309787909544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02875018v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two key challenges for effective adenovirus-mediated liver gene therapy: innate immune responses and hepatocyte-specific transduction.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient delivery of angiostatin K1-5 into tumors following insertion of an NGR peptide into adenovirus capsid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jullienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (2), pp.115-127. </w:t>
+              <w:t xml:space="preserve">Gene Ther</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156652309787909544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gt.2009.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601628v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of hexon hypervariable region 5 of adenovirus serotype 5 abrogates blood factor binding and limits gene transfer to liver.</w:t>
               </w:r>
@@ -2189,377 +2189,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenoviral-mediated TGF-beta1 inhibition in a mouse model of myelofibrosis inhibit bone marrow fibrosis development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respective roles of TNF-alpha and IL-6 in the immune response-elicited by adenovirus-mediated gene transfer in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benihoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gastinne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vigant</w:t>
+                <w:t xml:space="preserve">S. Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Lavenu-Bombled</w:t>
+                <w:t xml:space="preserve">D. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jullienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micheline Tulliez</w:t>
+                <w:t xml:space="preserve">B. Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2006.08.016⟩</w:t>
+              <w:t xml:space="preserve">Gene Ther</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (6), pp.551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gt.3302909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124207v1</w:t>
+                <w:t xml:space="preserve">hal-00115671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective roles of TNF-alpha and IL-6 in the immune response-elicited by adenovirus-mediated gene transfer in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benihoud</w:t>
+                <w:t xml:space="preserve">Adenoviral-mediated TGF-beta1 inhibition in a mouse model of myelofibrosis inhibit bone marrow fibrosis development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gastinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Esselin</w:t>
+                <w:t xml:space="preserve">Cecile Lavenu-Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Jullienne</w:t>
+                <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Salone</w:t>
+                <w:t xml:space="preserve">Micheline Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Ther</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (6), pp.551. </w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (1), pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.gt.3302909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2006.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115671v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective roles of TNF-alpha and IL-6 in the immune response-elicited by adenovirus-mediated gene transfer in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Benihoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Jullienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (6), pp.533-544. </w:t>
@@ -2727,77 +2727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of non-signaling membrane-anchored death receptors protects murine livers in different models of hepatitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3085,51 +3085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A06885A"/>
+    <w:nsid w:val="073045B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-benihoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9672-5019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069324123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ragot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgctcongress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2024.63331.oab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Zig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai &#61607; Aurore Gelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Imaraz&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Aouragh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guittet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Stunff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ping Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bressy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomira Majhen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Jdey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cornilleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyvandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vetizou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1848" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Vukelic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dodig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cindric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2686" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJ4FQ9V6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jullienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2009.97" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zvara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maussion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedel Ngimbous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WW1K03N3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Tulliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2006.08.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302909" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bob&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bonardelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K. Chelbi-Alix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-04-020610" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Connault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opolon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21257" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie N&#233;pote" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Halabiah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg339" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-benihoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9672-5019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069324123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ragot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Manoliu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgctcongress.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2024.63331.oab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benihoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Zig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai &#61607; Aurore Gelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Tram Thi Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Imaraz&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Aouragh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guittet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Stunff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ping Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Anchim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perrieau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bressy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomira Majhen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Jdey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cornilleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyvandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vetizou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1848" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Vukelic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dodig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cindric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2686" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJ4FQ9V6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemeiter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1482" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MHGQRL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zvara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maussion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedel Ngimbous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WW1K03N3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652309787909544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jullienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chalign&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2009.97" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315859v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Jullienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Esselin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302909" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Tulliez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2006.08.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benihoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jullienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302885" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bob&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bonardelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira K. Chelbi-Alix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-04-020610" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Connault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opolon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21257" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie N&#233;pote" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Halabiah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg339" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>