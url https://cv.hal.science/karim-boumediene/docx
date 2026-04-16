--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -796,827 +796,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core body temperature varies according to the time of exercise without affecting orexin-A production in the dorsal hypothalamus in male rats</w:t>
+                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bessot</w:t>
+                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. C. Koumar</w:t>
+                <w:t xml:space="preserve">Abhishek Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
+                <w:t xml:space="preserve">M. Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bataille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bulla</w:t>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103522⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316135v1</w:t>
+                <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core body temperature varies according to the time of exercise without affecting orexin-A production in the dorsal hypothalamus in male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
+                <w:t xml:space="preserve">O. C. Koumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">A. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Retoux</w:t>
+                <w:t xml:space="preserve">J. Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256488v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of combining curcumin, bromelain and harpagophytum to reduce inflammation in osteoarthritic synovial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pontin</w:t>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Conrozier</w:t>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-021-03435-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503305v1</w:t>
+                <w:t xml:space="preserve">hal-03541356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503309v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Lhuissier</w:t>
+                <w:t xml:space="preserve">The benefit of combining curcumin, bromelain and harpagophytum to reduce inflammation in osteoarthritic synovial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conrozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-021-03435-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541356v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.4648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503299v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of chondrosarcomas response to irradiations with X-rays and carbon ions: A comparative study on five cell lines</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,425 +1864,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a simple osteoarthritis model useful to predict in vitro the anti-hypertrophic action of drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Boittin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41374-019-0303-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168876v1</w:t>
+                <w:t xml:space="preserve">hal-02266635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple osteoarthritis model useful to predict in vitro the anti-hypertrophic action of drugs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41374-019-0303-0⟩</w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266635v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Drifa Adouane</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">Martine Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
+              <w:t xml:space="preserve">IUBMB Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318016v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Skin Inflammatory Response by Active Components of Silymarin</w:t>
               </w:r>
@@ -2634,286 +2634,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ewert</w:t>
+                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-017-3478-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569501v1</w:t>
+                <w:t xml:space="preserve">hal-01569494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bazille</w:t>
+                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pontin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569494v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory and chondroprotective effects of the S-adenosylhomocysteine hydrolase inhibitor 3-Deazaneplanocin A, in human articular chondrocytes</w:t>
               </w:r>
@@ -3215,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Quesnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.17. </w:t>
@@ -3401,51 +3401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinism of Primary Early-Onset Osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5549,307 +5549,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asporin expression is highly regulated in human chondrocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of distinct mesenchymal-like cell populations from human skeletal muscle in situ and in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikuyo Kou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+                <w:t xml:space="preserve">Séverine Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fromigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2119/molmed.2011.00052⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 316 (15), pp.2513-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149586v1</w:t>
+                <w:t xml:space="preserve">hal-03824039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of distinct mesenchymal-like cell populations from human skeletal muscle in situ and in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
+                <w:t xml:space="preserve">Asporin expression is highly regulated in human chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuyo Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.04.020⟩</w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (7-8), pp.816-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2119/molmed.2011.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03824039v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of transforming growth factor beta signalling pathway genes by transforming growth factor beta in human osteoarthritic chondrocytes: involvement of Sp1 in both early and late response cells to transforming growth factor beta</w:t>
               </w:r>
@@ -6495,441 +6495,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+                <w:t xml:space="preserve">17Beta-oestradiol up-regulates the expression of a functional UDP-glucose dehydrogenase in articular chondrocytes: comparison with effects of cytokines and growth factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wegrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.281-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kem323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838464v1</w:t>
+                <w:t xml:space="preserve">hal-00260689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17Beta-oestradiol up-regulates the expression of a functional UDP-glucose dehydrogenase in articular chondrocytes: comparison with effects of cytokines and growth factors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. X. Maquart</w:t>
+                <w:t xml:space="preserve">Evaluation of ursolic acid isolated from Ilex paraguariensis and derivatives on aromatase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone C.B. Gnoatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dassonville-Klimpt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie da Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kem323⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (9), pp.1865-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260689v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ursolic acid isolated from Ilex paraguariensis and derivatives on aromatase inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (8), pp.4850-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.11.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03708558v1</w:t>
+                <w:t xml:space="preserve">hal-03838464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation potential of human muscle-derived cells towards chondrogenic phenotype in alginate beads culture</w:t>
               </w:r>
@@ -8176,51 +8176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-regulation of type II collagen gene expression by 17beta-estradiol in differentiated and dedifferentiated chondrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,51 +8301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-regulation of type II collagen gene expression by 17-beta-estradiol in articular chondrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8609,51 +8609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9667,51 +9667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D80B6152"/>
+    <w:nsid w:val="197312D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9898,51 +9898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boumediene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6517-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05349848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-025-00502-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1456495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04863006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Veyssiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Patron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15283/ijsc21242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Koumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103522" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03435-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-019-0303-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1539" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quesnelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0062-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bazille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2014.0500394" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llombart-Bosch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Servent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-014-1195-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0748-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.14.123" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-012-9433-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#233;nateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBTV9J9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.286443" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Kou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2011.00052" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lecourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TZRT1Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Elissalde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24851" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauchef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wegrowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Maquart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kem323" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone C.B. Gnoatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Nascimento" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.11.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STF83J75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriamanalijaona" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raoudi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2008.04.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poree" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493394v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149676v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149680v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149694v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boumediene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6517-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05349848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-025-00502-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1456495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04863006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Veyssiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Patron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15283/ijsc21242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Koumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03435-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-019-0303-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1539" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quesnelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0062-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bazille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2014.0500394" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llombart-Bosch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Servent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-014-1195-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0748-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.14.123" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-012-9433-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#233;nateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBTV9J9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.286443" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lecourt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.04.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TZRT1Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Kou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2011.00052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Elissalde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24851" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauchef" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wegrowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Maquart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kem323" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone C.B. Gnoatto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Nascimento" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.11.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STF83J75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriamanalijaona" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raoudi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2008.04.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poree" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493394v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149676v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149680v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149694v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>