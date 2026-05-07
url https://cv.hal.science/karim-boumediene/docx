--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -796,827 +796,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
+                <w:t xml:space="preserve">Core body temperature varies according to the time of exercise without affecting orexin-A production in the dorsal hypothalamus in male rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
+                <w:t xml:space="preserve">N. Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Yadav</w:t>
+                <w:t xml:space="preserve">O. C. Koumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Retoux</w:t>
+                <w:t xml:space="preserve">A. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256488v1</w:t>
+                <w:t xml:space="preserve">hal-04316135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core body temperature varies according to the time of exercise without affecting orexin-A production in the dorsal hypothalamus in male rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling mesenchymal stem cell differentiation using vanadium oxide thin film surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. C. Koumar</w:t>
+                <w:t xml:space="preserve">Mariya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
+                <w:t xml:space="preserve">Abhishek Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bataille</w:t>
+                <w:t xml:space="preserve">M. Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bulla</w:t>
+                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114, </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.071102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2023.103522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0155299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316135v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefit of combining curcumin, bromelain and harpagophytum to reduce inflammation in osteoarthritic synovial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Julien Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Lhuissier</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conrozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-021-03435-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541356v1</w:t>
+                <w:t xml:space="preserve">hal-03503305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.4648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503299v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of combining curcumin, bromelain and harpagophytum to reduce inflammation in osteoarthritic synovial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Conrozier</w:t>
+                <w:t xml:space="preserve">Description of Joint Alterations Observed in a Family Carrying p.Asn453Ser COMP Variant: Clinical Phenotypes, In Silico Prediction of Functional Impact on COMP Protein and Stability, and Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-021-03435-7⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11101460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503305v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Treatment with the Epigenetic Drug, 3-Deazaneplanocin A (DZNep) and Cisplatin after DZNep Priming Enhances the Response to Platinum-Based Therapy in Chondrosarcomas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale control of oxides by laser ablation: design and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (18), pp.4648. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.61951O. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13184648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.668243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503309v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of chondrosarcomas response to irradiations with X-rays and carbon ions: A comparative study on five cell lines</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,173 +1864,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple osteoarthritis model useful to predict in vitro the anti-hypertrophic action of drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41374-019-0303-0⟩</w:t>
+              <w:t xml:space="preserve">IUBMB Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266635v1</w:t>
+                <w:t xml:space="preserve">hal-02168876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2039,250 +2043,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative effect of the histone demethylase inhibitor GSK-J4 in chondrosarcomas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a simple osteoarthritis model useful to predict in vitro the anti-hypertrophic action of drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyess Allas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Boittin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1711-1719. </w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.64-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/iub.2110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41374-019-0303-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168876v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Skin Inflammatory Response by Active Components of Silymarin</w:t>
               </w:r>
@@ -2634,286 +2634,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bazille</w:t>
+                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Pontin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569494v1</w:t>
+                <w:t xml:space="preserve">hal-01569501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice d'un copolymère injectable d'acides gras dans le traitement des maladies articulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ewert</w:t>
+                <w:t xml:space="preserve">Identification of an easy to use 3D culture model to investigate invasion and anticancer drug response in chondrosarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-017-3478-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569501v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory and chondroprotective effects of the S-adenosylhomocysteine hydrolase inhibitor 3-Deazaneplanocin A, in human articular chondrocytes</w:t>
               </w:r>
@@ -3157,382 +3157,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory effects of an injectable copolymer of fatty acids (Ara 3000 beta®) in joint diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Determinism of Primary Early-Onset Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumédiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12950-015-0062-7⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.38-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147714v1</w:t>
+                <w:t xml:space="preserve">hal-01249005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Adult Stem Cells for Cartilage Tissue Engineering: Current Status and Future Developments</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory effects of an injectable copolymer of fatty acids (Ara 3000 beta®) in joint diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quesnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (2015), pp.438026. </w:t>
+              <w:t xml:space="preserve">Journal of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/438026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12950-015-0062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354103v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Determinism of Primary Early-Onset Osteoarthritis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Adult Stem Cells for Cartilage Tissue Engineering: Current Status and Future Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.38-52. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2015), pp.438026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2015.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/438026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249005v1</w:t>
+                <w:t xml:space="preserve">hal-01354103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMP-2, hypoxia, and COL1A1/HtrA1 siRNAs favor neo-cartilage hyaline matrix formation in chondrocytes</w:t>
               </w:r>
@@ -3563,51 +3563,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briand</w:t>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4559,323 +4559,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering chondrocyte behaviour in matrix-induced autologous chondrocyte implantation to undergo accurate cartilage repair with hyaline matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mechanism of hypoxia-induced chondrogenesis and its application in in vivo cartilage tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Demoor</w:t>
+                <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maneix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Duval</w:t>
+                <w:t xml:space="preserve">Hervé Bénateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (26), pp.6042-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.04.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2012.03.003⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202025v1</w:t>
+                <w:t xml:space="preserve">hal-01149536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanism of hypoxia-induced chondrogenesis and its application in in vivo cartilage tissue engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baugé</w:t>
+                <w:t xml:space="preserve">Deciphering chondrocyte behaviour in matrix-induced autologous chondrocyte implantation to undergo accurate cartilage repair with hyaline matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
+                <w:t xml:space="preserve">L. Maneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bénateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+                <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (26), pp.6042-51. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.199-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.04.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149536v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF-κB Accumulation Associated with &amp;lt;i&amp;gt;COL1A1&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Trans&amp;lt;/i&amp;gt;activators Defects during Chronological Aging Represses Type I Collagen Expression through a-112/-61-bp Region of the &amp;lt;i&amp;gt;COL1A1&amp;lt;/i&amp;gt; Promoter in Human Skin Fibroblasts</w:t>
               </w:r>
@@ -5549,307 +5549,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of distinct mesenchymal-like cell populations from human skeletal muscle in situ and in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asporin expression is highly regulated in human chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lecourt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
+                <w:t xml:space="preserve">Ikuyo Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.04.020⟩</w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (7-8), pp.816-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2119/molmed.2011.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824039v1</w:t>
+                <w:t xml:space="preserve">hal-01149586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asporin expression is highly regulated in human chondrocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+                <w:t xml:space="preserve">Characterization of distinct mesenchymal-like cell populations from human skeletal muscle in situ and in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fromigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 316 (15), pp.2513-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2119/molmed.2011.00052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149586v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of transforming growth factor beta signalling pathway genes by transforming growth factor beta in human osteoarthritic chondrocytes: involvement of Sp1 in both early and late response cells to transforming growth factor beta</w:t>
               </w:r>
@@ -6495,484 +6495,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17Beta-oestradiol up-regulates the expression of a functional UDP-glucose dehydrogenase in articular chondrocytes: comparison with effects of cytokines and growth factors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. X. Maquart</w:t>
+                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Kypriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Chadjichristos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallic Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kem323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (8), pp.4850-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260689v1</w:t>
+                <w:t xml:space="preserve">hal-03838464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ursolic acid isolated from Ilex paraguariensis and derivatives on aromatase inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
+                <w:t xml:space="preserve">17Beta-oestradiol up-regulates the expression of a functional UDP-glucose dehydrogenase in articular chondrocytes: comparison with effects of cytokines and growth factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beauchef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wegrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.11.021⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.281-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kem323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03708558v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-6 (IL-6) and/or Soluble IL-6 Receptor Down-regulation of Human Type II Collagen Gene Expression in Articular Chondrocytes Requires a Decrease of Sp1·Sp3 Ratio and of the Binding Activity of Both Factors to the COL2A1 Promoter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+                <w:t xml:space="preserve">Evaluation of ursolic acid isolated from Ilex paraguariensis and derivatives on aromatase inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone C.B. Gnoatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dassonville-Klimpt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie da Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (9), pp.1865-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2007.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706387200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838464v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation potential of human muscle-derived cells towards chondrogenic phenotype in alginate beads culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andriamanalijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7425,51 +7425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of 2 antioxidants, selenomethionine and epigallocatechin-gallate, on catabolic and anabolic gene expression of articular chondrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rina Andriamanalijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Kypriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8163,64 +8163,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-regulation of type II collagen gene expression by 17beta-estradiol in differentiated and dedifferentiated chondrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,64 +8288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-regulation of type II collagen gene expression by 17-beta-estradiol in articular chondrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Servent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8609,51 +8609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8685,527 +8685,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of chondrosarcomas response to DNA damage. Impact of HIF2 expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic therapy; a promising treatment for chondrosarcoma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bénateau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd biennial congress of the european association for cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">FEBS-EMBO 2014 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149717v1</w:t>
+                <w:t xml:space="preserve">hal-01149700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-deazaneplanocin A (DZNep), an inhibitor of histone methyltransferase EZH2, induces apoptosis and reduces cell migration in chondrosarcoma cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of chondrosarcomas response to DNA damage. Impact of HIF2 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Llombart-Bosch</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bénateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd biennial congress of the european association for cancer research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149710v1</w:t>
+                <w:t xml:space="preserve">hal-01149717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the sensibility of chondrosarcoma to DNA damaging agents</w:t>
+                <w:t xml:space="preserve">3-deazaneplanocin A (DZNep), an inhibitor of histone methyltransferase EZH2, induces apoptosis and reduces cell migration in chondrosarcoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Bazille</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Llombart-Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS-EMBO 2014 congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd biennial congress of the european association for cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149694v1</w:t>
+                <w:t xml:space="preserve">hal-01149710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic therapy; a promising treatment for chondrosarcoma?</w:t>
+                <w:t xml:space="preserve">Comparative study of the sensibility of chondrosarcoma to DNA damaging agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bazille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS-EMBO 2014 congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149700v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9667,51 +9667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="197312D1"/>
+    <w:nsid w:val="CF43945D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9898,51 +9898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boumediene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6517-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05349848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-025-00502-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1456495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04863006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Veyssiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Patron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15283/ijsc21242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Koumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03435-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-019-0303-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1539" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quesnelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0062-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bazille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2014.0500394" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llombart-Bosch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Servent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-014-1195-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0748-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.14.123" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-012-9433-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#233;nateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBTV9J9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.286443" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lecourt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.04.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TZRT1Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149586v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Kou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2011.00052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Elissalde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24851" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260689v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauchef" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wegrowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Maquart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kem323" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone C.B. Gnoatto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Nascimento" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.11.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STF83J75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriamanalijaona" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raoudi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2008.04.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poree" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493394v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149676v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149680v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149694v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boumediene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6517-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05349848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Hammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baug&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boum&#233;diene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-025-00502-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lent&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Taieb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102642" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1456495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04862982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04863006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Veyssiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Patron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15283/ijsc21242" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bessot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Koumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2023.103522" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Khokhlova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Yadav" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155299" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-021-03435-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13184648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03503299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Rochoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101460" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03541356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hammad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lhuissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668243" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02515437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cauvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lente" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2020.100283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03003543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Allas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ribet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Dujarrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76724-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boittin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.2110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-019-0303-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Jur&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biedermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24010123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ewert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berthelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3478-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06913-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Duval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.1539" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quesnelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12950-015-0062-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollitrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drougard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tec.2013.0724" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bazille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2014.0500394" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Llombart-Bosch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098176" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maneix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Servent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Por&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollitrault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Branly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-014-1195-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-015-0748-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.14.123" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-012-9433-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hervieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2012.0508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Andriamanalijaona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; B&#233;nateau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWBTV9J9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maneix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.03.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H907DSBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2012.164" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.02.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chadjichristos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Kypriotou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-011-0842-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCD2V2QJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.286443" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert-Foucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier-Groult" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ronzi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC42N2H3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Kou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2119/molmed.2011.00052" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824039v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lecourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marolleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vauchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.04.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TZRT1Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delorme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oostendorp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Elissalde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24851" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008200802148355" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heuze" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukerrouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclercq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boumediene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802421996" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706387200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauchef" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Servent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wegrowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Maquart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kem323" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone C.B. Gnoatto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Nascimento" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2007.11.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STF83J75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriamanalijaona" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raoudi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Vilquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2008.04.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2007.0057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bordat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2008.00287.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200629v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kypriotou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04995718v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poree" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493394v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149676v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149680v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149700v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batalla" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallein-Gerin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>