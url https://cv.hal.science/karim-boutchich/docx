--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -301,957 +301,957 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éthique au tennis entre adversité et altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autisme et apprentissage du tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'éthique au tennis entre adversité et altérité</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation du jeu de paume au tennis moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La démocratisation du jeu de paume au tennis moderne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la technique au tennis d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'enseignement de la technique au tennis d'hier à aujourd'hui</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'école de tennis au tennis à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tennis, mode et olympisme entre singularité artistique et universalisme sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du tennis à l'école et ses enjeux éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories sociales au tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entre-soi dans le club de tennis des années folles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tennis et diversité culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tennis et la conquête sociale des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les catégories sociales au tennis</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mixité sociale au tennis et ses modes d'intégration culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La mixité sociale au tennis et ses modes d'intégration culturelle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tennis dans son rapport à l'espace et au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tennis moderne de l'aristocratie à la bourgeoisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tennis et ses sociabilités en contexte colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591485v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04597067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tennis, une école de liberté</w:t>
               </w:r>
@@ -1449,1081 +1449,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'égalité filles-garçons au lycée des métiers de la mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diversité culturelle à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une didactique du jeu sportif en éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport adapté au lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'égalité filles-garçons au lycée des métiers de la mode</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et formation des enseignants d'éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Identité et formation des enseignants d'éducation physique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions sociales et développement intellectuel en éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Interactions sociales et développement intellectuel en éducation physique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociabilités au tennis, du club privé à l'école publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les sociabilités au tennis, du club privé à l'école publique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du tennis inclusif en éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'enseignement du tennis inclusif en éducation physique et sportive</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de santé et d'éducation physique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les politiques de santé et d'éducation physique en Europe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité juridique des projets pédagogiques en éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche développementale du tennis santé en éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité des professeurs de lycée professionnel en France dans le contexte éducatif européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science de l'éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratisation du tennis à l'épreuve de la compétition sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association sportive à l'école et ses enjeux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763526v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04531540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs en éducation physique et sportive</w:t>
               </w:r>
@@ -3003,51 +3003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5ACE950"/>
+    <w:nsid w:val="E9E23C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boutchich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8520-6837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boutchich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048276v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boutchich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8520-6837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boutchich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>