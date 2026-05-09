--- v1 (2026-04-02)
+++ v2 (2026-05-09)
@@ -125,51 +125,65 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Après avoir travaillé sur l'anthropologie du sport et la sociologie de l'école, j'oriente ma recherche vers la philosophie de l'éducation.</w:t>
+        <w:t xml:space="preserve">Docteur en sciences de l’éducation et chercheur spécialisé dans l’étude des liens sociaux, j’ inscris mes travaux à l’intersection des sciences humaines, de la philosophie et des pratiques corporelles. Mon parcours articule recherche académique et engagement pédagogique, en tant qu’ enseignant d’éducation physique et sportive, ainsi que de tennis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je développe une approche du tennis comme objet scientifique, envisagé à la fois comme pratique culturelle, espace de socialisation et terrain d’analyse de la formation du sujet. À travers mes recherches et mon blog dédié, j’ explore le tennis comme un observatoire privilégié des dynamiques sociales, des processus d’autonomisation et de construction de l’individu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes travaux actuels s’orientent vers une lecture philosophique du sport, mettant en lumière les enjeux éducatifs, éthiques et sociaux qui traversent la pratique sportive et éducative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -267,1047 +281,1109 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (16)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tennis fabrique-t-il des individus libres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la technique au tennis d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'école de tennis au tennis à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éthique au tennis entre adversité et altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme et apprentissage du tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratisation du jeu de paume au tennis moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tennis, mode et olympisme entre singularité artistique et universalisme sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du tennis à l'école et ses enjeux éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories sociales au tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entre-soi dans le club de tennis des années folles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les catégories sociales au tennis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tennis et diversité culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'entre-soi dans le club de tennis des années folles</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tennis et la conquête sociale des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tennis et diversité culturelle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mixité sociale au tennis et ses modes d'intégration culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tennis et la conquête sociale des classes populaires</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tennis dans son rapport à l'espace et au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mixité sociale au tennis et ses modes d'intégration culturelle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tennis moderne de l'aristocratie à la bourgeoisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le tennis dans son rapport à l'espace et au temps</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tennis et ses sociabilités en contexte colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tennis, une école de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1317,1517 +1393,1517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de la danse en éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique et artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité juridique des projets pédagogiques en éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité filles-garçons au lycée des métiers de la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une didactique du jeu sportif en éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité culturelle à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La danse à l'école</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport adapté au lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une didactique du jeu sportif en éducation physique</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et formation des enseignants d'éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sport adapté au lycée professionnel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions sociales et développement intellectuel en éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Identité et formation des enseignants d'éducation physique</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociabilités au tennis, du club privé à l'école publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interactions sociales et développement intellectuel en éducation physique</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du tennis inclusif en éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les sociabilités au tennis, du club privé à l'école publique</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de santé et d'éducation physique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité des professeurs de lycée professionnel en France dans le contexte éducatif européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche développementale du tennis santé en éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science de l'éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une approche développementale du tennis santé en éducation physique et sportive</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation du tennis à l'épreuve de la compétition sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'identité des professeurs de lycée professionnel en France dans le contexte éducatif européen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Science de l'éducation physique</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'association sportive à l'école et ses enjeux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La démocratisation du tennis à l'épreuve de la compétition sportive</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dyspraxie dans l'enseignement du tennis inclusif à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épistémologie du corps</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs en éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'association sportive à l'école et ses enjeux de santé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les savoirs en éducation physique et sportive</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du lycée professionnel entre exception française et orientation européenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La dyspraxie dans l'enseignement du tennis inclusif à l'école</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé à l'école dans l'espace éducatif européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2837,105 +2913,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs en éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Boutchich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3003,51 +3079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9E23C55"/>
+    <w:nsid w:val="0C160F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boutchich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8520-6837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boutchich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-boutchich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8520-6837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boutchich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881815v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>