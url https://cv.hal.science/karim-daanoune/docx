--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -452,312 +452,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: American Deserts, Real and Imagined</w:t>
+                <w:t xml:space="preserve">Missing people never make sense&amp;quot;: Don DeLillo's Point Omega or, Addressing the Terroristic Real to Oneself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Real in Fiction, 2022 (2), pp.107-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525922v1</w:t>
+                <w:t xml:space="preserve">hal-03901295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing people never make sense&amp;quot;: Don DeLillo's Point Omega or, Addressing the Terroristic Real to Oneself</w:t>
+                <w:t xml:space="preserve">« Is that man crying or singing? » Faire oeuvre d'écoute dans Sand Opera de Philip Metres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, The Real in Fiction, 2022 (2), pp.107-122</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.105-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901295v1</w:t>
+                <w:t xml:space="preserve">hal-03901246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Is that man crying or singing? » Faire oeuvre d'écoute dans Sand Opera de Philip Metres</w:t>
+                <w:t xml:space="preserve">Introduction: Home and Homeland in Contemporary Arab American Literatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 170 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.170.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901246v1</w:t>
+                <w:t xml:space="preserve">hal-04524734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Home and Homeland in Contemporary Arab American Literatures</w:t>
+                <w:t xml:space="preserve">Introduction: American Deserts, Real and Imagined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.170.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524734v1</w:t>
+                <w:t xml:space="preserve">hal-04525922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letting the Essay Essay: John D'Agata's The Lifespan of a Fact</w:t>
               </w:r>
@@ -976,165 +976,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liminality of/in the refugee camp: Sabra Falling by Ismail Khalidi.</w:t>
+                <w:t xml:space="preserve">Destiny has been derailed'—Witnessing War and Massacre in Etel Adnan’s &amp;quot;The Arab Apocalypse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausane, Aug 2024, Lausane, Switzerland</w:t>
+              <w:t xml:space="preserve">Thanatic Ethics: Death and Migration in Times of Conflict; A Forensic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Lacroix; Bidisha Banerjee; Judith Misrahi-Barak, Oct 2024, Paris science Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839294v1</w:t>
+                <w:t xml:space="preserve">hal-04860237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destiny has been derailed'—Witnessing War and Massacre in Etel Adnan’s &amp;quot;The Arab Apocalypse</w:t>
+                <w:t xml:space="preserve">Liminality of/in the refugee camp: Sabra Falling by Ismail Khalidi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thanatic Ethics: Death and Migration in Times of Conflict; A Forensic Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Lacroix; Bidisha Banerjee; Judith Misrahi-Barak, Oct 2024, Paris science Po, France</w:t>
+              <w:t xml:space="preserve">ESSE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausane, Aug 2024, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860237v1</w:t>
+                <w:t xml:space="preserve">hal-04839294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to the Vermin or Un-attending to the Exile in Rawi Hage’s Cockroach</w:t>
               </w:r>
@@ -1252,855 +1252,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No address return’: Witnessing Trauma in Don DeLillo’s Falling Man (2007)</w:t>
+                <w:t xml:space="preserve">La question de l'altérité dans Falling Man de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Littérature et événement », ERIAC, Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Agrégation d'anglais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000493v1</w:t>
+                <w:t xml:space="preserve">hal-01884624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levinas et le trauma</w:t>
+                <w:t xml:space="preserve">9/11n : Point Omega de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A.R.T.E., VALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe Vortex (PRISMES EA 4398) sur la thématique du nombre et du nombreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884591v1</w:t>
+                <w:t xml:space="preserve">hal-01884619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9/11n : Point Omega de Don DeLillo</w:t>
+                <w:t xml:space="preserve">Levinas et le trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe Vortex (PRISMES EA 4398) sur la thématique du nombre et du nombreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire A.R.T.E., VALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884619v1</w:t>
+                <w:t xml:space="preserve">hal-01884591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de l'altérité dans Falling Man de Don DeLillo</w:t>
+                <w:t xml:space="preserve">No address return’: Witnessing Trauma in Don DeLillo’s Falling Man (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrégation d'anglais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jan 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Littérature et événement », ERIAC, Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884624v1</w:t>
+                <w:t xml:space="preserve">hal-03000493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo's Point Omega</w:t>
+                <w:t xml:space="preserve">La question de la communauté dans Immobility (2012) de Brian Evenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international The State of Fiction. Don DeLillo in the Twenty-First Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Sussex, Jun 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Brian Evenson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACE, université de Rennes 2, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884675v1</w:t>
+                <w:t xml:space="preserve">hal-01884656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clôture et ouverture dans The Names (1982) de Don DeLillo</w:t>
+                <w:t xml:space="preserve">no return address': Witnessing the traumatic event in Don DeLillo's Falling Man (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude, « La fin en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Littérature et événement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERIAC, université de Rouen, Nov 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000389v1</w:t>
+                <w:t xml:space="preserve">hal-01884635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Don DeLillo’s Point Omega or the Past as Future »</w:t>
+                <w:t xml:space="preserve">Writing against terror in Don DeLillo's The Names (1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFEA 2015, « Mouvement, enracinement, fixité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">La fin en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000392v1</w:t>
+                <w:t xml:space="preserve">hal-01884648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing against terror in Don DeLillo's The Names (1982)</w:t>
+                <w:t xml:space="preserve">« Don DeLillo’s Point Omega or the Past as Future »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès AFEA 2015, « Mouvement, enracinement, fixité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884648v1</w:t>
+                <w:t xml:space="preserve">hal-03000392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">no return address': Witnessing the traumatic event in Don DeLillo's Falling Man (2007)</w:t>
+                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo's Point Omega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et événement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERIAC, université de Rouen, Nov 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque international The State of Fiction. Don DeLillo in the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sussex, Jun 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884635v1</w:t>
+                <w:t xml:space="preserve">hal-01884675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo’s Point Omega</w:t>
+                <w:t xml:space="preserve">Clôture et ouverture dans The Names (1982) de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « The State of Fiction. Don DeLillo in the Twenty-First Century », University of Sussex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brighton, France</w:t>
+              <w:t xml:space="preserve">journée d’étude, « La fin en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000396v1</w:t>
+                <w:t xml:space="preserve">hal-03000389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don DeLillo's Point Omega or Addressing Terrorism to Oneself</w:t>
+                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo’s Point Omega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvement, enracinement, fixité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque international « The State of Fiction. Don DeLillo in the Twenty-First Century », University of Sussex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brighton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884669v1</w:t>
+                <w:t xml:space="preserve">hal-03000396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la communauté dans Immobility (2012) de Brian Evenson</w:t>
+                <w:t xml:space="preserve">Don DeLillo's Point Omega or Addressing Terrorism to Oneself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brian Evenson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACE, université de Rennes 2, May 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Mouvement, enracinement, fixité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884656v1</w:t>
+                <w:t xml:space="preserve">hal-01884669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Things barely happening': Failing at/as rendering in DeLillo's Point Omega (2010=</w:t>
               </w:r>
@@ -2149,165 +2149,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A great shock, the kind that resonates through the years.' How seven seconds informed forty-seven years of writing: DeLillo's novels and the JFK assassination</w:t>
+                <w:t xml:space="preserve">Ben Marcus's The Father Costume, or the Compossibility of Impossibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">After Terror: the shock effect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLIMAS, université de Bordeaux-Montaigne, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">&amp; NOW in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Jun 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884712v1</w:t>
+                <w:t xml:space="preserve">hal-01884691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Marcus's The Father Costume, or the Compossibility of Impossibilities</w:t>
+                <w:t xml:space="preserve">A great shock, the kind that resonates through the years.' How seven seconds informed forty-seven years of writing: DeLillo's novels and the JFK assassination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">&amp; NOW in Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne, Jun 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">After Terror: the shock effect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLIMAS, université de Bordeaux-Montaigne, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884691v1</w:t>
+                <w:t xml:space="preserve">hal-01884712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I feel located totally nowhere': Matérialité et immatérialité dans Cosmopolis (2003) de Don DeLillo</w:t>
               </w:r>
@@ -2762,51 +2762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B43EEE38"/>
+    <w:nsid w:val="BA772A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2993,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-daanoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4616-636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185666124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039459" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000449938294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afea.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daanoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-daanoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4616-636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185666124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039459" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000449938294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afea.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daanoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>