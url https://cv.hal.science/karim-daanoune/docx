--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -452,96 +452,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing people never make sense&amp;quot;: Don DeLillo's Point Omega or, Addressing the Terroristic Real to Oneself</w:t>
+                <w:t xml:space="preserve">Introduction: American Deserts, Real and Imagined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, The Real in Fiction, 2022 (2), pp.107-122</w:t>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901295v1</w:t>
+                <w:t xml:space="preserve">hal-04525922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Is that man crying or singing? » Faire oeuvre d'écoute dans Sand Opera de Philip Metres</w:t>
               </w:r>
@@ -668,96 +668,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: American Deserts, Real and Imagined</w:t>
+                <w:t xml:space="preserve">Missing people never make sense&amp;quot;: Don DeLillo's Point Omega or, Addressing the Terroristic Real to Oneself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The Real in Fiction, 2022 (2), pp.107-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525922v1</w:t>
+                <w:t xml:space="preserve">hal-03901295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letting the Essay Essay: John D'Agata's The Lifespan of a Fact</w:t>
               </w:r>
@@ -976,165 +976,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destiny has been derailed'—Witnessing War and Massacre in Etel Adnan’s &amp;quot;The Arab Apocalypse</w:t>
+                <w:t xml:space="preserve">Liminality of/in the refugee camp: Sabra Falling by Ismail Khalidi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thanatic Ethics: Death and Migration in Times of Conflict; A Forensic Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Lacroix; Bidisha Banerjee; Judith Misrahi-Barak, Oct 2024, Paris science Po, France</w:t>
+              <w:t xml:space="preserve">ESSE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausane, Aug 2024, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860237v1</w:t>
+                <w:t xml:space="preserve">hal-04839294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liminality of/in the refugee camp: Sabra Falling by Ismail Khalidi.</w:t>
+                <w:t xml:space="preserve">Destiny has been derailed'—Witnessing War and Massacre in Etel Adnan’s &amp;quot;The Arab Apocalypse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausane, Aug 2024, Lausane, Switzerland</w:t>
+              <w:t xml:space="preserve">Thanatic Ethics: Death and Migration in Times of Conflict; A Forensic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Lacroix; Bidisha Banerjee; Judith Misrahi-Barak, Oct 2024, Paris science Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839294v1</w:t>
+                <w:t xml:space="preserve">hal-04860237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to the Vermin or Un-attending to the Exile in Rawi Hage’s Cockroach</w:t>
               </w:r>
@@ -1252,855 +1252,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de l'altérité dans Falling Man de Don DeLillo</w:t>
+                <w:t xml:space="preserve">No address return’: Witnessing Trauma in Don DeLillo’s Falling Man (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrégation d'anglais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jan 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Littérature et événement », ERIAC, Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884624v1</w:t>
+                <w:t xml:space="preserve">hal-03000493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9/11n : Point Omega de Don DeLillo</w:t>
+                <w:t xml:space="preserve">Levinas et le trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe Vortex (PRISMES EA 4398) sur la thématique du nombre et du nombreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire A.R.T.E., VALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884619v1</w:t>
+                <w:t xml:space="preserve">hal-01884591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levinas et le trauma</w:t>
+                <w:t xml:space="preserve">9/11n : Point Omega de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A.R.T.E., VALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe Vortex (PRISMES EA 4398) sur la thématique du nombre et du nombreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884591v1</w:t>
+                <w:t xml:space="preserve">hal-01884619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No address return’: Witnessing Trauma in Don DeLillo’s Falling Man (2007)</w:t>
+                <w:t xml:space="preserve">La question de l'altérité dans Falling Man de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Littérature et événement », ERIAC, Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Agrégation d'anglais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000493v1</w:t>
+                <w:t xml:space="preserve">hal-01884624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la communauté dans Immobility (2012) de Brian Evenson</w:t>
+                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo's Point Omega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brian Evenson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACE, université de Rennes 2, May 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international The State of Fiction. Don DeLillo in the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sussex, Jun 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884656v1</w:t>
+                <w:t xml:space="preserve">hal-01884675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">no return address': Witnessing the traumatic event in Don DeLillo's Falling Man (2007)</w:t>
+                <w:t xml:space="preserve">Clôture et ouverture dans The Names (1982) de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et événement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERIAC, université de Rouen, Nov 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">journée d’étude, « La fin en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884635v1</w:t>
+                <w:t xml:space="preserve">hal-03000389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing against terror in Don DeLillo's The Names (1982)</w:t>
+                <w:t xml:space="preserve">« Don DeLillo’s Point Omega or the Past as Future »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fin en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès AFEA 2015, « Mouvement, enracinement, fixité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884648v1</w:t>
+                <w:t xml:space="preserve">hal-03000392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Don DeLillo’s Point Omega or the Past as Future »</w:t>
+                <w:t xml:space="preserve">Writing against terror in Don DeLillo's The Names (1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFEA 2015, « Mouvement, enracinement, fixité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">La fin en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000392v1</w:t>
+                <w:t xml:space="preserve">hal-01884648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo's Point Omega</w:t>
+                <w:t xml:space="preserve">no return address': Witnessing the traumatic event in Don DeLillo's Falling Man (2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international The State of Fiction. Don DeLillo in the Twenty-First Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Sussex, Jun 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Littérature et événement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERIAC, université de Rouen, Nov 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884675v1</w:t>
+                <w:t xml:space="preserve">hal-01884635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clôture et ouverture dans The Names (1982) de Don DeLillo</w:t>
+                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo’s Point Omega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude, « La fin en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Colloque international « The State of Fiction. Don DeLillo in the Twenty-First Century », University of Sussex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brighton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000389v1</w:t>
+                <w:t xml:space="preserve">hal-03000396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Terrorism of Counter-Terrorism in Don DeLillo’s Point Omega</w:t>
+                <w:t xml:space="preserve">Don DeLillo's Point Omega or Addressing Terrorism to Oneself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « The State of Fiction. Don DeLillo in the Twenty-First Century », University of Sussex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brighton, France</w:t>
+              <w:t xml:space="preserve">Mouvement, enracinement, fixité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000396v1</w:t>
+                <w:t xml:space="preserve">hal-01884669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don DeLillo's Point Omega or Addressing Terrorism to Oneself</w:t>
+                <w:t xml:space="preserve">La question de la communauté dans Immobility (2012) de Brian Evenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvement, enracinement, fixité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Brian Evenson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACE, université de Rennes 2, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884669v1</w:t>
+                <w:t xml:space="preserve">hal-01884656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Things barely happening': Failing at/as rendering in DeLillo's Point Omega (2010=</w:t>
               </w:r>
@@ -2149,165 +2149,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Marcus's The Father Costume, or the Compossibility of Impossibilities</w:t>
+                <w:t xml:space="preserve">A great shock, the kind that resonates through the years.' How seven seconds informed forty-seven years of writing: DeLillo's novels and the JFK assassination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">&amp; NOW in Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Sorbonne, Jun 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">After Terror: the shock effect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLIMAS, université de Bordeaux-Montaigne, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884691v1</w:t>
+                <w:t xml:space="preserve">hal-01884712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A great shock, the kind that resonates through the years.' How seven seconds informed forty-seven years of writing: DeLillo's novels and the JFK assassination</w:t>
+                <w:t xml:space="preserve">Ben Marcus's The Father Costume, or the Compossibility of Impossibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daanoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">After Terror: the shock effect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLIMAS, université de Bordeaux-Montaigne, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">&amp; NOW in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne, Jun 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884712v1</w:t>
+                <w:t xml:space="preserve">hal-01884691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I feel located totally nowhere': Matérialité et immatérialité dans Cosmopolis (2003) de Don DeLillo</w:t>
               </w:r>
@@ -2762,51 +2762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA772A0C"/>
+    <w:nsid w:val="20100139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2993,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-daanoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4616-636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185666124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039459" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000449938294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afea.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daanoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-daanoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4616-636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185666124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316039459" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000449938294" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afea.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daanoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03901295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01884716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01157946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>