--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1258,261 +1258,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sample-Free Bayesian-Like Model for Indoor Environment Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lasso quantile periodogram based feature extraction for EEG-based motor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Medkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazeem Oyebode</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karim Djouani</w:t>
+                <w:t xml:space="preserve">Abdelghani Chibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2920686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 328, pp.108434 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333877v1</w:t>
+                <w:t xml:space="preserve">hal-03487454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lasso quantile periodogram based feature extraction for EEG-based motor imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Meziani</w:t>
+                <w:t xml:space="preserve">A Sample-Free Bayesian-Like Model for Indoor Environment Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazeem Oyebode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengzhi Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barend Jacobus van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Chibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 328, pp.108434 -. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.79783-79790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2920686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487454v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive integral terminal sliding mode control for upper-limb rehabilitation exoskeleton</w:t>
               </w:r>
@@ -3127,51 +3127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barend Jacobus van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Enhancement to Support TCP-Based Traffics in WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Rambim</w:t>
+                <w:t xml:space="preserve">D. A. Rambim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mzyece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3296,87 +3296,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (4), pp.1827-1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917233v1</w:t>
+                <w:t xml:space="preserve">hal-00918563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Enhancement to Support TCP-Based Traffics in WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Rambim</w:t>
+                <w:t xml:space="preserve">D.A. Rambim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mzyece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3391,51 +3391,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (4), pp.1827-1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918563v1</w:t>
+                <w:t xml:space="preserve">hal-00917233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Fuzzy Inference Systems to Detection of Faults in Wireless Sensor Networks</w:t>
               </w:r>
@@ -4929,235 +4929,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Adaptive Integral-Sliding-Mode Controller with a SSVEP-based BCI for Exoskeletons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Djouani</w:t>
+                <w:t xml:space="preserve">Adaptive Continuous Integral-Sliding-Mode Controller for Wearable Robots: Application to an Upper Limb Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Advanced Robotics (ICAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981615⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 16th International Conference on Rehabilitation Robotics (ICORR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toronto, Canada. pp.766-771, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICORR.2019.8779431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063566v1</w:t>
+                <w:t xml:space="preserve">hal-04063568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Continuous Integral-Sliding-Mode Controller for Wearable Robots: Application to an Upper Limb Exoskeleton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Djouani</w:t>
+                <w:t xml:space="preserve">Neural Adaptive Integral-Sliding-Mode Controller with a SSVEP-based BCI for Exoskeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Jebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 16th International Conference on Rehabilitation Robotics (ICORR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toronto, Canada. pp.766-771, </w:t>
+              <w:t xml:space="preserve">2019 19th International Conference on Advanced Robotics (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Belo Horizonte, Brazil. pp.87-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICORR.2019.8779431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063568v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy based Diagnostic Agent for Context Aware Patient Monitoring</w:t>
               </w:r>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anish Kurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chibani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN-2018) / The 8th International Conference on Current and Future Trends of Information and Communication Technologies in Healthcare (ICTH-2018) Procedia Computer Science, vol. 141, Elsevier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Leuven, Belgium. pp.421-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6554,728 +6554,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of IEEE 802.11p MAC Protocol in VANETs Safety Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Miao</w:t>
+                <w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kalunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Hamam</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yskandar Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFRICON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, Mauritius. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919457v1</w:t>
+                <w:t xml:space="preserve">hal-01352059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Speciﬁcation and Veriﬁcation For Ubiquitous Robotic Services Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. A. Chibani</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of IEEE 802.11p MAC Protocol in VANETs Safety Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">WCNC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, China. pp.1663-1668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919385v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kalunga</w:t>
+                <w:t xml:space="preserve">Formal Speciﬁcation and Veriﬁcation For Ubiquitous Robotic Services Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Monacelli</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICON 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352059v1</w:t>
+                <w:t xml:space="preserve">hal-00919385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Wireless Proactive Routing Protocols under Scalability and Traffic Constraints</w:t>
+                <w:t xml:space="preserve">Doppler Effect Analysis and Modulation Code Derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Javaid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">U. Khan</w:t>
+                <w:t xml:space="preserve">E. A. Feukeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kurien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Intelligent System Techniques for Ad hoc and Wireless Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ontario, Canada. pp.1032-1038</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919783v1</w:t>
+                <w:t xml:space="preserve">hal-00919747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Wireless Proactive Routing Protocols under Scalability and Traffic Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Javaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.774-781, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809515v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler Effect Analysis and Modulation Code Derivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. A. Feukeu</w:t>
+                <w:t xml:space="preserve">Evaluating Wireless Proactive Routing Protocols under Scalability and Traffic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kurien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Intelligent System Techniques for Ad hoc and Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.774-781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919747v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Markov Model for shortest paths testing to detect a Wormhole Attack in a localized Wireless Sensor Network</w:t>
               </w:r>
@@ -7350,662 +7350,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of TCP in 802.11e Wireless Local Area Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mzyece</w:t>
+                <w:t xml:space="preserve">Evaluating impact of mobility on wireless routing protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yousaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naveed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Fransisco, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">ISWTA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Langkawi, Malaysia. pp.84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920343v1</w:t>
+                <w:t xml:space="preserve">hal-00920352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Organizational Cooperation Framework for Security Management in Ubiquitous Computing Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
+                <w:t xml:space="preserve">Enhancement of TCP in 802.11e Wireless Local Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Rambim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mzyece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Boca Raton, United States. pp.464-471</w:t>
+              <w:t xml:space="preserve">VTC Fall 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Fransisco, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679912v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and Orientation Control in an Electrical Wheelchair on an inclined and slippery surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Hamam</w:t>
+                <w:t xml:space="preserve">Cross-Organizational Cooperation Framework for Security Management in Ubiquitous Computing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 8th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Noordwijkerhout, The, Netherlands. pp.112-119</w:t>
+              <w:t xml:space="preserve">Proc. of the 23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boca Raton, United States. pp.464-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679914v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating impact of mobility on wireless routing protocols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Naveed</w:t>
+                <w:t xml:space="preserve">Velocity and Orientation Control in an Electrical Wheelchair on an inclined and slippery surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Onyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWTA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Langkawi, Malaysia. pp.84-89</w:t>
+              <w:t xml:space="preserve">Proc. of the 8th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Noordwijkerhout, The, Netherlands. pp.112-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920352v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Design Requirements for Wireless Routing Link Metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Javaid</w:t>
+                <w:t xml:space="preserve">Line positioning based on HT error compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ullah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Djouani</w:t>
+                <w:t xml:space="preserve">D. Shengzhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICSPCC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Shaanxi, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920315v1</w:t>
+                <w:t xml:space="preserve">hal-00920337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line positioning based on HT error compensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.J. van Wyk</w:t>
+                <w:t xml:space="preserve">Identifying Design Requirements for Wireless Routing Link Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Shengzhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPCC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Shaanxi, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">GLOBECOM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920337v1</w:t>
+                <w:t xml:space="preserve">hal-00920315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an interval type-2 TSK FLS A1-C1 consequent parameters tuning</w:t>
               </w:r>
@@ -9030,152 +9030,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal and Non-orthogonal Cooperative protocols in WLANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Chen</w:t>
+                <w:t xml:space="preserve">Autonomous transmission power adaptation for multi-radio multi-channel wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. O. Olwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECoS'09, 3rd IEEE International Workshop on Verification and Evaluation of Computer and Communication Systems, Rabat, Morroco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. pp.40-53</w:t>
+              <w:t xml:space="preserve">Proc. of the 8th International Conference on Ad-Hoc, Mobile and Wireless Networks, ADHOC-NOW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Messina, Italy. pp.284-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125687v1</w:t>
+                <w:t xml:space="preserve">hal-01679553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-aware power control for multi-radio multi-channel wireless mesh networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Range based power control for multi-radio multi-channel wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-O. Olwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9204,228 +9234,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 9th IEEE Conference in Africa, AFRICON’2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nairobi, Kenya. pp.1-6</w:t>
+              <w:t xml:space="preserve">Proc. of the Southern Africa Telecommunication Networks and Applications Conference, SATNAC’2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lobamba H100, Swaziland. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679251v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous transmission power adaptation for multi-radio multi-channel wireless mesh networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. J. Van Wyk</w:t>
+                <w:t xml:space="preserve">Orthogonal and Non-orthogonal Cooperative protocols in WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 8th International Conference on Ad-Hoc, Mobile and Wireless Networks, ADHOC-NOW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Messina, Italy. pp.284-297</w:t>
+              <w:t xml:space="preserve">VECoS'09, 3rd IEEE International Workshop on Verification and Evaluation of Computer and Communication Systems, Rabat, Morroco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679553v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range based power control for multi-radio multi-channel wireless mesh networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Interference-aware power control for multi-radio multi-channel wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-O. Olwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,73 +9454,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Siarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Southern Africa Telecommunication Networks and Applications Conference, SATNAC’2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lobamba H100, Swaziland. pp.49-54</w:t>
+              <w:t xml:space="preserve">Proc. Of the 9th IEEE Conference in Africa, AFRICON’2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nairobi, Kenya. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679248v1</w:t>
+                <w:t xml:space="preserve">hal-01679251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of the IEEE 802.11 WLAN Supporting QoS</w:t>
               </w:r>
@@ -9811,243 +9811,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link adaptation for cooperative Wireless LANs</w:t>
+                <w:t xml:space="preserve">An Effective Link Adaptation Method in Cooperative Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiCOM'08, 4th IEEE Int. Conf. on Wireless Communications, Networking and Mobile Computing, Dalian, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">APSCC'08, IEEE Asia-Pacific Services Computing Conference, Yilan, Taiwan, December 9-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, X, France. pp.914 - 919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125620v1</w:t>
+                <w:t xml:space="preserve">hal-01125621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Link Adaptation Method in Cooperative Wireless Networks</w:t>
+                <w:t xml:space="preserve">Link adaptation for cooperative Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSCC'08, IEEE Asia-Pacific Services Computing Conference, Yilan, Taiwan, December 9-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, X, France. pp.914 - 919</w:t>
+              <w:t xml:space="preserve">WiCOM'08, 4th IEEE Int. Conf. on Wireless Communications, Networking and Mobile Computing, Dalian, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125621v1</w:t>
+                <w:t xml:space="preserve">hal-01125620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinematic analysis for a hybrid continuum active catheter</w:t>
               </w:r>
@@ -10262,51 +10262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Time Coding in Amplify-and-Forward Cooperative Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11941,51 +11941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="017D30B0"/>
+    <w:nsid w:val="8AD42933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12172,51 +12172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Alamu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2022.101983" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Zanu Sotenga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Matthew Kurien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2022.100668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yonga Chuengwa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adriaan Swanepoel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukondeleli Grace Kanakana-Katumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12020037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtahir Oloyede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeiza Onumanyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Bello-Salau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Kurien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3158324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaan Du Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Oosthuizen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duanne Engelbrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mwila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.01.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Meziani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Medkour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jebri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Madani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djouani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.02.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazeem Oyebode" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Jacobus van Wyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2920686" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chibani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.02.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Temglit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chibani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nacer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Madani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Daachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Achili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ajayi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Anele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hamam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chassagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Linares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alayli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Daachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenghui Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jedt-10-2011-0078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rambim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mzyece" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rambim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas-Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Mathew Kurien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.02.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHVKM9R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boumella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulemden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Mccullagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kurien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Van Wyk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Olwal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Kogeda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2010.521242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#8208;o. Olwal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2078" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981615" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jebri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2019.8779431" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshegofatso Magano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Amani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi de Boer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Onyango" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. M. Mambo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J Van Wyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O Ajayi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bibi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Khan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364351" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Feukeu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Obado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920343v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousaf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naveed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shengzhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Awuor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. F. Prosper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Anouboudem Kinfack" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luhandjula" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678646v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Wyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Olwal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125687v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-O. Olwal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679248v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bedoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iqbal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125620v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125621v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fryziel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Zayani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125448v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124988v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalaf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fijany" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Dridi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Daachi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38196" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Alamu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2022.101983" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Zanu Sotenga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Matthew Kurien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2022.100668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yonga Chuengwa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adriaan Swanepoel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukondeleli Grace Kanakana-Katumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12020037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtahir Oloyede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeiza Onumanyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Bello-Salau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Kurien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3158324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaan Du Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Oosthuizen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duanne Engelbrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mwila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.01.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Meziani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Medkour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jebri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Madani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djouani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.02.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chibani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazeem Oyebode" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Jacobus van Wyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2920686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.02.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Temglit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chibani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nacer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Madani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Daachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Achili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ajayi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Anele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hamam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chassagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Linares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alayli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Daachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenghui Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jedt-10-2011-0078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rambim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mzyece" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rambim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas-Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Mathew Kurien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.02.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHVKM9R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boumella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulemden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Mccullagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kurien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Van Wyk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Olwal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Kogeda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2010.521242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#8208;o. Olwal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2078" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jebri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2019.8779431" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981615" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshegofatso Magano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Amani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi de Boer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Onyango" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. M. Mambo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J Van Wyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O Ajayi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Feukeu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bibi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Khan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Obado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousaf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naveed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shengzhi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Awuor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. F. Prosper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Anouboudem Kinfack" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luhandjula" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678646v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Wyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Olwal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-O. Olwal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bedoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iqbal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fryziel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Zayani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125448v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124988v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalaf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fijany" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Dridi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Daachi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38196" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>