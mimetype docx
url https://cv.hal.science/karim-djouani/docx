--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -5634,338 +5634,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of wheelchair user steering behaviour within indoor environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. O. Onyango</w:t>
+                <w:t xml:space="preserve">Bounded control of a full-exoskeleton device with four (4) Degree of Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O. Ajayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hamam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. B. Daachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc of the IEEE International Conference on Robotics and Biomimetics, ROBIO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Zhuhai, China. pp.2283-2288</w:t>
+              <w:t xml:space="preserve">, 2015, Zhuhai, China. pp.2425-2430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682001v1</w:t>
+                <w:t xml:space="preserve">hal-01682003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Reference Adaptive Control Using a Neural Compensator to Drive an Active Knee Joint Orthosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of wheelchair user steering behaviour within indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Onyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Daachi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the IEEE International Conference on Rehabilitation Robotics, ICORR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Singapour, Singapore. pp.362-367</w:t>
+              <w:t xml:space="preserve">Proc of the IEEE International Conference on Robotics and Biomimetics, ROBIO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Zhuhai, China. pp.2283-2288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539397v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded control of a full-exoskeleton device with four (4) Degree of Freedom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. O. Ajayi</w:t>
+                <w:t xml:space="preserve">Model Reference Adaptive Control Using a Neural Compensator to Drive an Active Knee Joint Orthosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Daachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Daachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Hamam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc of the IEEE International Conference on Robotics and Biomimetics, ROBIO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Zhuhai, China. pp.2425-2430</w:t>
+              <w:t xml:space="preserve">Proc. Of the IEEE International Conference on Rehabilitation Robotics, ICORR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Singapour, Singapore. pp.362-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682003v1</w:t>
+                <w:t xml:space="preserve">hal-01539397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung CT image registration using regular step gradient descent optimisation algorithm</w:t>
               </w:r>
@@ -7101,51 +7101,51 @@
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919783v1</w:t>
+                <w:t xml:space="preserve">hal-01809515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Wireless Proactive Routing Protocols under Scalability and Traffic Constraints</w:t>
               </w:r>
@@ -7231,51 +7231,51 @@
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809515v1</w:t>
+                <w:t xml:space="preserve">hal-00919783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Markov Model for shortest paths testing to detect a Wormhole Attack in a localized Wireless Sensor Network</w:t>
               </w:r>
@@ -7471,541 +7471,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of TCP in 802.11e Wireless Local Area Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mzyece</w:t>
+                <w:t xml:space="preserve">Velocity and Orientation Control in an Electrical Wheelchair on an inclined and slippery surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Onyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC Fall 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Fransisco, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">Proc. of the 8th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Noordwijkerhout, The, Netherlands. pp.112-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920343v1</w:t>
+                <w:t xml:space="preserve">hal-01679914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Organizational Cooperation Framework for Security Management in Ubiquitous Computing Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
+                <w:t xml:space="preserve">Enhancement of TCP in 802.11e Wireless Local Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Rambim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mzyece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Boca Raton, United States. pp.464-471</w:t>
+              <w:t xml:space="preserve">VTC Fall 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Fransisco, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679912v1</w:t>
+                <w:t xml:space="preserve">hal-00920343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and Orientation Control in an Electrical Wheelchair on an inclined and slippery surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Hamam</w:t>
+                <w:t xml:space="preserve">Cross-Organizational Cooperation Framework for Security Management in Ubiquitous Computing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Y. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 8th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Noordwijkerhout, The, Netherlands. pp.112-119</w:t>
+              <w:t xml:space="preserve">Proc. of the 23rd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Boca Raton, United States. pp.464-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679914v1</w:t>
+                <w:t xml:space="preserve">hal-01679912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line positioning based on HT error compensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.J. van Wyk</w:t>
+                <w:t xml:space="preserve">Identifying Design Requirements for Wireless Routing Link Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Javaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Shengzhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPCC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Shaanxi, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">GLOBECOM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920337v1</w:t>
+                <w:t xml:space="preserve">hal-00920315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Design Requirements for Wireless Routing Link Metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Javaid</w:t>
+                <w:t xml:space="preserve">Line positioning based on HT error compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ullah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Djouani</w:t>
+                <w:t xml:space="preserve">D. Shengzhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICSPCC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Shaanxi, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920315v1</w:t>
+                <w:t xml:space="preserve">hal-00920337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an interval type-2 TSK FLS A1-C1 consequent parameters tuning</w:t>
               </w:r>
@@ -9280,247 +9280,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal and Non-orthogonal Cooperative protocols in WLANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Chen</w:t>
+                <w:t xml:space="preserve">Interference-aware power control for multi-radio multi-channel wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-O. Olwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Siarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECoS'09, 3rd IEEE International Workshop on Verification and Evaluation of Computer and Communication Systems, Rabat, Morroco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, X, France. pp.40-53</w:t>
+              <w:t xml:space="preserve">Proc. Of the 9th IEEE Conference in Africa, AFRICON’2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nairobi, Kenya. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125687v1</w:t>
+                <w:t xml:space="preserve">hal-01679251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference-aware power control for multi-radio multi-channel wireless mesh networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. J. Van Wyk</w:t>
+                <w:t xml:space="preserve">Orthogonal and Non-orthogonal Cooperative protocols in WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Of the 9th IEEE Conference in Africa, AFRICON’2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nairobi, Kenya. pp.1-6</w:t>
+              <w:t xml:space="preserve">VECoS'09, 3rd IEEE International Workshop on Verification and Evaluation of Computer and Communication Systems, Rabat, Morroco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, X, France. pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679251v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of the IEEE 802.11 WLAN Supporting QoS</w:t>
               </w:r>
@@ -9601,51 +9601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic control of powered wheelchair with slip on an incline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. O. Onyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hamam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,51 +9830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Link Adaptation Method in Cooperative Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9938,51 +9938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link adaptation for cooperative Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,260 +10148,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoMAC : Un protocole MAC économe en énergie pour les réseaux de capteurs sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ben Ayed</w:t>
+                <w:t xml:space="preserve">Space Time Coding in Amplify-and-Forward Cooperative Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRES'07, 8ème Colloque Francophone sur la gestion de réseaux et de services, Hammamet, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, X, France. pp.185-192</w:t>
+              <w:t xml:space="preserve">WiCom'07, 3rd IEEE Int. Conf. on Wireless Communications, Networking and Mobile Computing, Shanghai, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France. pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125445v1</w:t>
+                <w:t xml:space="preserve">hal-01125468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Time Coding in Amplify-and-Forward Cooperative Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Chen</w:t>
+                <w:t xml:space="preserve">ECoMAC : Un protocole MAC économe en énergie pour les réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiCom'07, 3rd IEEE Int. Conf. on Wireless Communications, Networking and Mobile Computing, Shanghai, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, X, France. pp.267-270</w:t>
+              <w:t xml:space="preserve">GRES'07, 8ème Colloque Francophone sur la gestion de réseaux et de services, Hammamet, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France. pp.185-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125468v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECoMAC: An energy-efficient and low-latency hybrid MAC protocol for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10452,64 +10452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation des performances des Réseaux de Capteurs Sans Fils par une approche multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10750,64 +10750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de protocole MAC dans les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,51 +11941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AD42933"/>
+    <w:nsid w:val="AC49FEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12172,51 +12172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Alamu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2022.101983" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Zanu Sotenga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Matthew Kurien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2022.100668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yonga Chuengwa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adriaan Swanepoel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukondeleli Grace Kanakana-Katumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12020037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtahir Oloyede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeiza Onumanyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Bello-Salau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Kurien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3158324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaan Du Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Oosthuizen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duanne Engelbrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mwila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.01.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Meziani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Medkour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jebri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Madani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djouani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.02.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chibani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazeem Oyebode" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Jacobus van Wyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2920686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.02.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Temglit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chibani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nacer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Madani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Daachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Achili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ajayi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Anele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hamam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chassagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Linares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alayli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Daachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenghui Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jedt-10-2011-0078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rambim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mzyece" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rambim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas-Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Mathew Kurien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.02.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHVKM9R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boumella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulemden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Mccullagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kurien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Van Wyk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Olwal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Kogeda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2010.521242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#8208;o. Olwal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2078" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jebri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2019.8779431" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981615" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshegofatso Magano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Amani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi de Boer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Onyango" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. M. Mambo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J Van Wyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O Ajayi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Feukeu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bibi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Khan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Obado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousaf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naveed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shengzhi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Awuor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. F. Prosper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Anouboudem Kinfack" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luhandjula" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678646v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Wyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Olwal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-O. Olwal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bedoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iqbal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fryziel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Zayani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ayed" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125448v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124988v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalaf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fijany" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Dridi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Daachi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38196" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Alamu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2022.101983" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Zanu Sotenga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Matthew Kurien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2022.100668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yonga Chuengwa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Adriaan Swanepoel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukondeleli Grace Kanakana-Katumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics12020037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtahir Oloyede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeiza Onumanyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Bello-Salau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Kurien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3158324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaan Du Plessis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan Oosthuizen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duanne Engelbrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mwila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.01.056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Meziani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Medkour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2019.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Jebri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Madani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djouani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.02.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chibani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108434" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazeem Oyebode" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Jacobus van Wyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2920686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.02.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Temglit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chibani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Nacer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Madani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Daachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rifai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Y. Amirat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Achili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ajayi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Anele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hamam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chassagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Linares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alayli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Daachi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/633/1/012012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenghui Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jedt-10-2011-0078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rambim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mzyece" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rambim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas-Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Mathew Kurien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.02.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJHVKM9R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boumella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulemden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Mccullagh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kurien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Van Wyk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mellouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Olwal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Kogeda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Du" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Wyk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215x.2010.521242" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#8208;o. Olwal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2078" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jebri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2019.8779431" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981615" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063626v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshegofatso Magano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Amani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi de Boer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Onyango" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. M. Mambo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J Van Wyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O Ajayi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Feukeu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Javaid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bibi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Khan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Obado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousaf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naveed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shengzhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Awuor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. F. Prosper" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Anouboudem Kinfack" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luhandjula" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Barkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678646v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Wyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Olwal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-O. Olwal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125687v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bedoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679928v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iqbal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125621v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fryziel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Zayani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ayed" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125451v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125430v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125448v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124991v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124988v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalaf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fijany" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Dridi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Daachi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38196" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>