--- v0 (2026-03-15)
+++ v1 (2026-05-31)
@@ -147,263 +147,263 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre N°10 Une autre conception de l’espace et du temps de travail : cas de métaorganisations éphémères vinicoles libanaises.</w:t>
+                <w:t xml:space="preserve">Symposium: Émergence d’un SyAM (systèmes alimentaires du milieu) : Comment gère-t-on les acteurs absents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaaya Raymond El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bachelard</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694621v1</w:t>
+                <w:t xml:space="preserve">hal-04694955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium: Émergence d’un SyAM (systèmes alimentaires du milieu) : Comment gère-t-on les acteurs absents ?</w:t>
+                <w:t xml:space="preserve">Chapitre N°10 Une autre conception de l’espace et du temps de travail : cas de métaorganisations éphémères vinicoles libanaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaaya Raymond El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux espaces temps de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA MA, pp.201-226, 2024, 978-2-8224-1052-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04694955v1</w:t>
+                <w:t xml:space="preserve">hal-04694621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -434,51 +434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment émerge un SyAM sur un territoire? Étude sur l'apport des méta-organisations comme levier de développement de compétences collaboratives dans un contexte d'asymétries: Cas du secteur vinicole libanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaaya Raymond El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Université de printemps IAS - Tanger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International d'Audit Social, May 2023, Tanger, Maroc. pp.363 - 380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -516,51 +516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se met en place un SYAM pour dynamiser et gérer un commun : cas du secteur vinicole libanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Université de printemps de l'IAS à Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -598,51 +598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMMENT ÉMERGE UN SYAM SUR UN TERRITOIRE- ÉTUDE SUR L'APPORT DES MÉTAORGANISATIONS COMME LEVIER DE DÉVELOPPEMENT DE COMPÉTENCES COLLABORATIVES DANS UN CONTEXTE D'ASYMÉTRIES : CAS DU SECTEUR VINICOLE LIBANAIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -680,51 +680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements conceptuels et enjeux managériaux des systèmes alimentaires du milieu : Vers une nouvelle gestion de la compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Humanisme et Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI - ISTEC, Mar 2021, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -775,71 +775,71 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does a Food Network of the Middle Emerge in a Territory? Study on the Contribution of Meta-Organizations as a Lever for the Development of Collaborative Competencies in a Context of Asymmetries : Case of the Lebanese Wine Sector</w:t>
+                <w:t xml:space="preserve">Comment émerge un SyAM sur un territoire ? Étude sur l’apport des méta-organisations comme levier de développement de compétences collaboratives dans un contexte d’asymétries : cas du secteur vinicole libanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaaya Raymond El Asmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Business administration. Lyon 3, 2023. English. </w:t>
+              <w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon III, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO30036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -942,51 +942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3B7FD05"/>
+    <w:nsid w:val="51C7E407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1173,51 +1173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-el-asmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2532-6599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279152027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaaya Raymond El Asmar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Karam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Asmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04694572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-el-asmar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2532-6599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/279152027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaaya Raymond El Asmar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Karam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Asmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04694572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>