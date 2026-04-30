--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -2170,191 +2170,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’atmosphère du magasin sur les réactions du consommateur : rôle central de la congruence olfactive avec l’image de marque</w:t>
+                <w:t xml:space="preserve">Immersion and emotional reactions to the ambiance of a multiservice space: the important role of perceived congruence between odor and brand image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche (JDD) du Groupe de Recherche Angevin en Economie et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334384v1</w:t>
+                <w:t xml:space="preserve">hal-04334392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion and emotional reactions to the ambiance of a multiservice space: the important role of perceived congruence between odor and brand image</w:t>
+                <w:t xml:space="preserve">Influence de l’atmosphère du magasin sur les réactions du consommateur : rôle central de la congruence olfactive avec l’image de marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de Recherche (JDD) du Groupe de Recherche Angevin en Economie et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334392v1</w:t>
+                <w:t xml:space="preserve">hal-04334384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’atmosphère d’espace multiservices sur les réactions du consommateur : rôle central de la congruence olfactive avec l’image de marque</w:t>
               </w:r>
@@ -2524,165 +2524,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils aux odeurs typiques des marques ?</w:t>
+                <w:t xml:space="preserve">Réactions des consommateurs dans un espace d’accueil : rôle de la congruence perçue entre senteur d’ambiance et image de marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe de recherche Odorant Odeur Olfaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche (JDD) du Groupe de Recherche Angevin en Economie et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334397v1</w:t>
+                <w:t xml:space="preserve">hal-04334399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions des consommateurs dans un espace d’accueil : rôle de la congruence perçue entre senteur d’ambiance et image de marque</w:t>
+                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils aux odeurs typiques des marques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche (JDD) du Groupe de Recherche Angevin en Economie et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque Groupe de recherche Odorant Odeur Olfaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334399v1</w:t>
+                <w:t xml:space="preserve">hal-04334397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de consommation et structure de l’imaginaire d’une grappe de commerces : Le cas d’un espace urbain de consommation festive</w:t>
               </w:r>
@@ -5352,261 +5352,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cocréation des innovations marketing par le prisme de la nostalgie</w:t>
+                <w:t xml:space="preserve">Le Marketing sensoriel, un outil pour améliorer l’expérience patient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Aouina Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.xsuspwvqt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334304v1</w:t>
+                <w:t xml:space="preserve">hal-04334303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Marketing sensoriel, un outil pour améliorer l’expérience patient ?</w:t>
+                <w:t xml:space="preserve">Silver Economy : les entreprises sont attendus au tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.xsuspwvqt⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334303v1</w:t>
+                <w:t xml:space="preserve">hal-04334306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Economy : les entreprises sont attendus au tournant</w:t>
+                <w:t xml:space="preserve">La cocréation des innovations marketing par le prisme de la nostalgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334306v1</w:t>
+                <w:t xml:space="preserve">hal-04334304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole de commerce : la réalité virtuelle renouvelle les cours de Marketing</w:t>
               </w:r>
@@ -6255,51 +6255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="477DAD97"/>
+    <w:nsid w:val="767DA9F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6486,51 +6486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-errajaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9855-1318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouba Hmaida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Errajaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15228916.2025.2565911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Gadhoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13567667231182539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hombourger-Bar&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maynadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra Benmoussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.077.0071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-11-2012-0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norch&#232;ne Bendahmane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ani Jean-Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rocca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaira Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Annie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Aouina Mejri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Derhy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lehu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xsuspwvqt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7es73xa6h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-errajaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9855-1318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouba Hmaida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Errajaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15228916.2025.2565911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Gadhoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13567667231182539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hombourger-Bar&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maynadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra Benmoussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.077.0071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-11-2012-0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norch&#232;ne Bendahmane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ani Jean-Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rocca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaira Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Annie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Aouina Mejri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Derhy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lehu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xsuspwvqt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7es73xa6h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>