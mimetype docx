--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -755,278 +755,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de la co-production d’une expérience : une approche par la dimension sensible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l’outil internet dans la collaboration entre consommateur-senior et entreprise : étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Errajaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim-Zohra Benmoussa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Maynadier</w:t>
+                <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Safraou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.077.0071⟩</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 272 (2), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.272.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334400v1</w:t>
+                <w:t xml:space="preserve">hal-04334402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’outil internet dans la collaboration entre consommateur-senior et entreprise : étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mécanismes de la co-production d’une expérience : une approche par la dimension sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim-Zohra Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Safraou</w:t>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Maynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 272 (2), pp.23. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 77 (3), pp.71-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.272.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.077.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334402v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité des entreprises dans le « vieillissement réussi » et le rôle d'Internet dans ce processus : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2524,165 +2524,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions des consommateurs dans un espace d’accueil : rôle de la congruence perçue entre senteur d’ambiance et image de marque</w:t>
+                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils aux odeurs typiques des marques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche (JDD) du Groupe de Recherche Angevin en Economie et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque Groupe de recherche Odorant Odeur Olfaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334399v1</w:t>
+                <w:t xml:space="preserve">hal-04334397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils aux odeurs typiques des marques ?</w:t>
+                <w:t xml:space="preserve">Réactions des consommateurs dans un espace d’accueil : rôle de la congruence perçue entre senteur d’ambiance et image de marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe de recherche Odorant Odeur Olfaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche (JDD) du Groupe de Recherche Angevin en Economie et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334397v1</w:t>
+                <w:t xml:space="preserve">hal-04334399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de consommation et structure de l’imaginaire d’une grappe de commerces : Le cas d’un espace urbain de consommation festive</w:t>
               </w:r>
@@ -2940,51 +2940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre atmosphère et consommateur : mesures et influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3022,51 +3022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités et conséquences de collaboration entre consommateur-senior et entreprise sur la co-création de valeur et le rôle des réseaux sociaux dans ce processus : étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Safraou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3225,51 +3225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrative Sciences Association of Canada (ASAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Calgary (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3307,51 +3307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contributions des entreprises au « vieillissement réussi »: une étude exploratoire du rôle de l’outil internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3389,77 +3389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience sensible de consommation : cas du café Nespresso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zohra Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,77 +3687,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience sensible de consommation de la marque : bien plus que du café</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zohra Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche en Marketing de Bourgogne (JRMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Safraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Economy : les entreprises sont attendus au tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5530,51 +5530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cocréation des innovations marketing par le prisme de la nostalgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,51 +6000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de Culture Pub et de la recherche en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6255,51 +6255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="767DA9F5"/>
+    <w:nsid w:val="A56D85AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6486,51 +6486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-errajaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9855-1318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouba Hmaida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Errajaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15228916.2025.2565911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Gadhoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13567667231182539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hombourger-Bar&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maynadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra Benmoussa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.077.0071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-11-2012-0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norch&#232;ne Bendahmane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ani Jean-Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rocca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaira Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Annie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Aouina Mejri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Derhy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lehu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xsuspwvqt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7es73xa6h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-errajaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9855-1318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouba Hmaida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Errajaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15228916.2025.2565911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Gadhoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13567667231182539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safraou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hombourger-Bar&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Maynadier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2017.08.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.272.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zohra Benmoussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.077.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-11-2012-0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norch&#232;ne Bendahmane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ani Jean-Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Rocca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaira Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefont Annie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Aouina Mejri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Derhy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lehu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xsuspwvqt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7es73xa6h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>