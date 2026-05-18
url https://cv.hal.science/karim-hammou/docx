--- v0 (2026-04-16)
+++ v1 (2026-05-18)
@@ -658,1638 +658,1716 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding, decoding race. The politics of production and reception in cultural industries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les frontières raciales du show business français. Soul Makossa et la presse professionnelle musicale des années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Shuman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09571558261420124⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09571558251406511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590525v1</w:t>
+                <w:t xml:space="preserve">halshs-05598264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exclusion qui ne dit pas son nom ? Les rappeuses face aux appariements genrés des carrières artistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encoding, decoding race. The politics of production and reception in cultural industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamik Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Shuman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Le genre du recrutement, 53 (1), pp.43-60. </w:t>
+              <w:t xml:space="preserve">French Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.053.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09571558261420124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475293v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban music, hurban y música urbana: falsos amigos, afinidades electivas y procesos de categorización de un hipergénero glocal. Introducción al dossier “Música urbana: masificación y cambios sociales de un campo en disputa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une exclusion qui ne dit pas son nom ? Les rappeuses face aux appariements genrés des carrières artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resonancias Revista de investigación musical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7764/res.2025.57.2⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le genre du recrutement, 53 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.053.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475321v1</w:t>
+                <w:t xml:space="preserve">hal-05475293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’suis une femme d’affaires / viens m’faire le café*&amp;quot;. L’articulation des rapports de pouvoir dans la mobilité sociale des rappeuses françaises des années 1990</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban music, hurban y música urbana: falsos amigos, afinidades electivas y procesos de categorización de un hipergénero glocal. Introducción al dossier “Música urbana: masificación y cambios sociales de un campo en disputa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Muñoz-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arias Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Resonancias Revista de investigación musical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (57), pp.13-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7764/res.2025.57.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916643v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I’m a Businesswoman/Come and Make Me Coffee*&amp;quot;. How Power Relations Informed the Social Mobility of French Female Rappers in the 1990s</w:t>
+                <w:t xml:space="preserve">J’suis une femme d’affaires / viens m’faire le café*&amp;quot;. L’articulation des rapports de pouvoir dans la mobilité sociale des rappeuses françaises des années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03916641v1</w:t>
+                <w:t xml:space="preserve">halshs-03916643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticité et objectivation d’un genre musical : les Fabulous Trobadors face à la naissance d’un « rap français » (1987-1993)</w:t>
+                <w:t xml:space="preserve">I’m a Businesswoman/Come and Make Me Coffee*&amp;quot;. How Power Relations Informed the Social Mobility of French Female Rappers in the 1990s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 : 2, pp.99-127. </w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/volume.8463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04147934v1</w:t>
+                <w:t xml:space="preserve">halshs-03916641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Gedächtnis der Vielheit. Minderheitsuniversalismus im französischen Rap</w:t>
+                <w:t xml:space="preserve">Authenticité et objectivation d’un genre musical : les Fabulous Trobadors face à la naissance d’un « rap français » (1987-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gesa Zur Nieden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Tonkunst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 : 2, pp.99-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.8463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03102517v1</w:t>
+                <w:t xml:space="preserve">halshs-04147934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les processus d’(il)légitimation des musiques hip-hop en France: Méthodologie et premiers résultats d’une recherche en cours sur la période 1990-2019</w:t>
+                <w:t xml:space="preserve">Das Gedächtnis der Vielheit. Minderheitsuniversalismus im französischen Rap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sonnette</w:t>
+                <w:t xml:space="preserve">Gesa Zur Nieden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Die Tonkunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03146138v1</w:t>
+                <w:t xml:space="preserve">halshs-03102517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plaisir musical enfantin dans les ateliers de la Cité de la musique-Philharmonie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akim Oualhaci</w:t>
+                <w:t xml:space="preserve">Mesurer les processus d’(il)légitimation des musiques hip-hop en France: Méthodologie et premiers résultats d’une recherche en cours sur la période 1990-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Zotian</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sonnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture études</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cule.203.0001⟩</w:t>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 : 2, pp.99-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.8573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03102230v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivre à son premier film. Les carrières des cinéastes face à la segmentation de l'espace cinématographique dans les années 2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le plaisir musical enfantin dans les ateliers de la Cité de la musique-Philharmonie de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Oualhaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure de Verdalle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Zotian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cule.203.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378225v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03102230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre au sérieux les recherches sur les rapports sociaux de race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survivre à son premier film. Les carrières des cinéastes face à la segmentation de l'espace cinématographique dans les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Belkacem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zacharias Zoubir</w:t>
+                <w:t xml:space="preserve">Laure de Verdalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.415-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02389303v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rap en France et racialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prendre au sérieux les recherches sur les rapports sociaux de race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Direnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Simon</w:t>
+                <w:t xml:space="preserve">Zacharias Zoubir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96 (4), pp.29. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948918v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et réceptions d'un classique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ducournau</w:t>
+                <w:t xml:space="preserve">Rap en France et racialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Hammou</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (4), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.096.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067574v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainstreaming French Rap Music. Commodification and Artistic Legitimation of Othered Cultural Goods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et réceptions d'un classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.1-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poetic.2016.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01505114v1</w:t>
+                <w:t xml:space="preserve">hal-03067574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rap et banlieue : crépuscule d'un mythe ?</w:t>
+                <w:t xml:space="preserve">Mainstreaming French Rap Music. Commodification and Artistic Legitimation of Othered Cultural Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2016.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.190.0074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01322861v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu incertain des générations</w:t>
+                <w:t xml:space="preserve">Rap et banlieue : crépuscule d'un mythe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 190 (4), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.190.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777150v1</w:t>
+                <w:t xml:space="preserve">halshs-01322861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des raps en français au « rap français ». Une analyse structurale de l'émergence d'un monde social professionnel</w:t>
+                <w:t xml:space="preserve">Le jeu incertain des générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, XXIV (1), pp.73-108</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471785v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00777150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des raps en français au « rap français ». Une analyse structurale de l'émergence d'un monde social professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXIV (1), pp.73-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le troisième protagoniste des rapports de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.129-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2299,51 +2377,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French (Hip-Hop) Revolution Is Yet to Come: a sociology of rap music in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2353,311 +2431,311 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sonnette-Manouguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Bramwell; Alex de Lacey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Companion to Global Rap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.113-124, 2025, 9781009099738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009099738.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La racialisation musicale comme action conjointe. La carrière de la catégorie d'« urban contemporary » dans l'industrie musicale états-unienne (1979-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Fontaine; Emmanuel Pedler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épreuve des frontières sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'EHESS, pp.65-88, 2023, Enquête, 9782713229114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03961617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traumatismes (post)coloniaux dans le rap en français : mises en musique d’une citoyenneté critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silke Segler-Meßner; Isabella von Treskow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traumatisme et mémoire culturelle. France et espaces francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.509-523, 2023, 9783110355840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rap, de nouveaux récits communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Singaravélou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.149-150, 2023, 9782021494150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04348546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 ans de musiques hip-hop en France : (il)légitimation, institutionnalisation et patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2667,92 +2745,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sonnette-Manouguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Hammou; Marie Sonnette-Manouguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de musiques hip-hop en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques, pp.173-211, 2022, 9782724638905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deps.hammo.2022.01.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04348562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Que changent les musiques hip-hop ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2762,92 +2840,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sonnette-Manouguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Hammou; Marie Sonnette-Manouguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de musiques hip-hop en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques, pp.11-44, 2022, 9782724638905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deps.hammo.2022.01.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04348556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les frontières, pratiquer le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2893,73 +2971,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-36, 2022, Penser le genre, 9791032003770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03690453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-économie de l’« urbain » musical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2969,721 +3047,721 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sonnette-Manouguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Hammou; Marie Sonnette-Manouguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de musiques hip-hop en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques, pp.85-115, 2022, 9782724638905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deps.hammo.2022.01.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04348557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rap et RnB dans les pratiques culturelles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Molinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Hammou; Marie Sonnette-Manouguian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de musiques hip-hop en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques, pp.117-148, 2022, 9782724638905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deps.hammo.2022.01.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04348566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres de genre : déviances, transgressions, subversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 19-26, 2020, Sociétés, Espaces, Temps, 9791036202148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du web au prétoire. Comment l'affaire Orelsan est devenue une question de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Montas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(s) et Hip-hop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2020, 2849344540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03014456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos plumes, nos voix&amp;quot; ? Création artistique et minorisation ethnoraciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Harchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Le Cour Grandmaison; Omar Slaouti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racismes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02970863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans distinction de race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jounin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Copernic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel indocile des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.954-962, 2019, 9782348045691. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.coper.2019.01.0954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04348569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus populaire que jamais ? Réception et illégitimation culturelle du rap en France (1997-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Molinero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giron-Panel Caroline; Serre Solveig; Yon Jean-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2018, 978-2-406-10110-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10112-3.p.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01807237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises et « décrochages » de genre : la réception critique de Diam’s et Booba dans les années 2000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Buscatto; Mary Leontsini; Delphine Naudier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du genre dans la critique d'art / Gender in Art Criticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des Archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-108, 2017, 9782813002150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches du rap en français comme forme poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Carinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3703,563 +3781,563 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Hirschi; Corinne Legoy; Serge Linarès; Alexandra Saemmer; Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poésie délivrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nanterre, pp.269-284, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer un rap de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l'exposition "Hip Hop, du Bronx aux rues arabes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du monde arabe, pp.21--27, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between social worlds and local scenes. Pattern of collaborations in francophone rap music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nick Crossley; Siobhan McAndrew; Paul Widdop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks and Music Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2014, 9781315867793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315867793-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02064410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire du rap en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.271-275, 2014, Poche, 978-2-7071-8198-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une &amp;quot; question blanche &amp;quot; dans le rap français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Leclere, Sylvie Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De quelle couleur sont les Blancs ? Des "petits Blancs" des colonies au "racisme anti-Blancs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.1-6, 2013, 2707175587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mondes de l'art comme activité collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benghozi Pierre-Jean et Paris Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Howard Becker et les mondes de l'art. Colloque de Cerisy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Eds, pp.195-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artistes, professionnels, stars. L'histoire du rap en français au prisme d'une analyse de réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Joyeux-Prunel avec la collaboration de Luc Sigalo Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art et la Mesure. Histoire de l'art et méthodes quantitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Rue d'Ulm, 600 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmer l'ambiguïté. La médiatisation d'une pratique du rap en français à la télévision (1987-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Pecqueux, Olivier Roueff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie sociale de l'oreille. Enquêtes sur l'expérience musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de l'EHESS, pp.119-147, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00464227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4269,98 +4347,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans de rap français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hip-Hop en Français. An Exploration of Hip-Hop Culture in the Francophone World,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02897051v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4370,271 +4448,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques urbaines. Genèse et enjeux d'une catégorie contestée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calenda comme archive des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Orban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zingraff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire d’une multitude. Techniques musicales d’un universalisme minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03179743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4644,358 +4722,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages réflexifs : pourquoi et comment je bloggue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée OpenEdition 10 ans d'Hypothèses. Hypotheses.org : un objet de recherche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenEdition; GIS Réseau des Urfist; Université de Strasbourg, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le disque comme document : une analyse quantitative de l'usage du refrain dans les albums de rap en français (1990-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-cinq ans de sociologie de la musique en France. Ancrages théoriques et rayonnement international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser le pouvoir avec Le Savant et le Populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Le Savant et le Populaire, 1989-2008. Retour sur un débat en suspens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tanguy Cornu; Karim Hamou; Julie Moreira-Miguel; Jean-Christophe Sevin, Dec 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vérité au risque de la violence. Remarques sur la stylistique du rap en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'impolitesse à la violence verbale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Avignon, France. pp.203-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00530328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5063,51 +5141,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5964421C"/>
+    <w:nsid w:val="B66E025B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5294,51 +5372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690443v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lepaisseur-dune-ligne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette-Manouguian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/40-ans-de-musiques-hip-hop-en-france--9782724638905.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carinos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamik Saha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Shuman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558261420124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.053.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Mu&#241;oz-Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arias Salvado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/res.2025.57.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Zur Nieden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oualhaci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Zotian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.203.0001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zoubir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2016.05.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T4BVRGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.190.0074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.462" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009099738.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0173" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molinero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04033123v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/15282" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Harchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jounin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315867793-14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897051v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zingraff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179743v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690443v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lepaisseur-dune-ligne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette-Manouguian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aterianus-Owanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/40-ans-de-musiques-hip-hop-en-france--9782724638905.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Carinos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducournau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558251406511" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamik Saha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Shuman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558261420124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.053.0043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Mu&#241;oz-Tapia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arias Salvado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/res.2025.57.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Zur Nieden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonnette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8573" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Oualhaci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Zotian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.203.0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mariette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure&#160;de Verdalle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zoubir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.096.0029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2016.05.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T4BVRGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.190.0074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.462" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009099738.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0173" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molinero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.hammo.2022.01.0117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04033123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/15282" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Harchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jounin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0954" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3.p.0125" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315867793-14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02897051v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04174165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Orban" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilleux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zingraff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179743v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>