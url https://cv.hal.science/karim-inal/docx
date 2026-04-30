--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1846,298 +1846,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00466384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behaviour of polycrystalline austenitic steel with twinning-induced plasticity effect</w:t>
+                <w:t xml:space="preserve">Analysis of nickel cylindrical bump insertion into aluminium thin film for flip chip applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
+                <w:t xml:space="preserve">Mamadou Diobet Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Favier</w:t>
+                <w:t xml:space="preserve">Hervé Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (1), pp.105-133. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (3), pp.522-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00429576v1</w:t>
+                <w:t xml:space="preserve">emse-00450478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nickel cylindrical bump insertion into aluminium thin film for flip chip applications</w:t>
+                <w:t xml:space="preserve">Modelling the behaviour of polycrystalline austenitic steel with twinning-induced plasticity effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diobet Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mandrillon</w:t>
+                <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Boutry</w:t>
+                <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (3), pp.522-526. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.105-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00450478v1</w:t>
+                <w:t xml:space="preserve">emse-00429576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three scale modeling of the behavior of a 16MND5-A508 bainitic steel: Stress distribution at low temperatures</w:t>
               </w:r>
@@ -2369,90 +2369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behaviour of polycrystalline austenitic steel with twinning-induced plasticity effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 141-143, pp. 659-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,282 +2709,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual and internal stress states in duplex steel with twip effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Inal</w:t>
+                <w:t xml:space="preserve">Grain and phase stress criteria for behaviour and cleavage in duplex and bainitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Allain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Lou Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (9-10), pp.685-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.01056.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311875v1</w:t>
+                <w:t xml:space="preserve">hal-01203493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain and phase stress criteria for behaviour and cleavage in duplex and bainitic steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+                <w:t xml:space="preserve">Residual and internal stress states in duplex steel with twip effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Lebrun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vols. 524-525, pp. 833-838</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203493v1</w:t>
+                <w:t xml:space="preserve">hal-00311875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and Intragranular Stress Determination with Kossel Microdiffraction in a Scanning Electron Microscope</w:t>
               </w:r>
@@ -5931,269 +5931,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00714123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical modeling of brittle fracture of French RPV steel - A comprehensive study of stress triaxiality effect</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chip integration using inkjet-printed silver conductive tracks reinforced by electroless plating for flexible board packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Legeleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dubois-Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2008 Pressure Vessels and Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MiNaPAD 2012. Micro/Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.F01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671909v1</w:t>
+                <w:t xml:space="preserve">emse-00691806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip integration using inkjet-printed silver conductive tracks reinforced by electroless plating for flexible board packages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-mechanical modeling of brittle fracture of French RPV steel - A comprehensive study of stress triaxiality effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiNaPAD 2012. Micro/Nano-Electronics Packaging &amp; Assembly, Design and Manufacturing Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2008 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Chicago, United States. pp.Volume 6: Materials and Fabrication, Parts A and B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2008-61334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00691806v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sintering technologies applied to inkjet-printed silver nanoparticles for microelectronics applications</w:t>
               </w:r>
@@ -6808,619 +6808,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00638030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de déformations et contraintes locales par couplage EBSD et microdiffraction Kossel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+                <w:t xml:space="preserve">Wire-bonding on inkjet-printed silver pads reinforced by electroless plating for chip on flexible board packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Legeleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dubois-Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESTC 2010. Electronics System Integration Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.AP-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2010.5642997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00533744v1</w:t>
+                <w:t xml:space="preserve">emse-00530148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wire-bonding on inkjet-printed silver pads reinforced by electroless plating for chip on flexible board packages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Issues Induced by Electrical Wafer Sort: Correlations from actual tests, Nanoindentation and 3D Dynamic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTC 2010. Electronics System Integration Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESTC.2010.5642997⟩</w:t>
+              <w:t xml:space="preserve">Electronics System Integration Technology Conference ESTC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.P0027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2010.5642863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00530148v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00533813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Issues Induced by Electrical Wafer Sort: Correlations from actual tests, Nanoindentation and 3D Dynamic Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fiori</w:t>
+                <w:t xml:space="preserve">Microstructure evolution of gold thin films under spherical indentation for micro switches contact applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arrazat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jaouen</w:t>
+                <w:t xml:space="preserve">Maxime Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics System Integration Technology Conference ESTC 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00533813v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00554023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of gold thin films under spherical indentation for micro switches contact applications</w:t>
+                <w:t xml:space="preserve">Nanoindentation de couches dures ultramines de ruthénium sur or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arrazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Materiaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.0641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00554023v1</w:t>
+                <w:t xml:space="preserve">emse-00533722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation de couches dures ultramines de ruthénium sur or</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse de déformations et contraintes locales par couplage EBSD et microdiffraction Kossel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouscaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.0641</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.0461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00533722v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00533744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time dependence investigation of the electrical resistance of Au / Au thin film micro contacts</w:t>
               </w:r>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical study of the probing effect on PAD structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7625,256 +7625,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00470630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-writing of conductive patterns based on printed and sintered silver nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+                <w:t xml:space="preserve">Contraintes résiduelles dans les interconnexions submicroniques. Prise en compte des dimensions des lignes de cuivre par microcapteurs embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vayrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Cristophe Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCSIS Micropackaging Days Thin and Flexible Packaging 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Gardanne, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00470613v1</w:t>
+                <w:t xml:space="preserve">hal-03391221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes résiduelles dans les interconnexions submicroniques. Prise en compte des dimensions des lignes de cuivre par microcapteurs embarqués</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Rivero</w:t>
+                <w:t xml:space="preserve">Direct-writing of conductive patterns based on printed and sintered silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dubois-Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Cristophe Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1326</w:t>
+              <w:t xml:space="preserve">ARCSIS Micropackaging Days Thin and Flexible Packaging 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391221v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00470613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Packaging Design on Wire Bond Interconnection Reliability</w:t>
               </w:r>
@@ -7949,243 +7949,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00470634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical image analysis for roughness characterization</w:t>
+                <w:t xml:space="preserve">Étude de la résistance électrique d’un contact Au /Au en fonction de la force appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Polizzi</w:t>
+                <w:t xml:space="preserve"> jean-Philippe Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Colloquium Micro-Tribology '09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Milowka, Poland</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00470605v1</w:t>
+                <w:t xml:space="preserve">hal-03391432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la résistance électrique d’un contact Au /Au en fonction de la force appliquée</w:t>
+                <w:t xml:space="preserve">Hierarchical image analysis for roughness characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> jean-Philippe Polizzi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">5th International Colloquium Micro-Tribology '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milowka, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391432v1</w:t>
+                <w:t xml:space="preserve">emse-00470605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal optimization of silver nanoparticles sintering for low resistive printed applications</w:t>
               </w:r>
@@ -8411,381 +8411,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et modélisation du comportement mécanique d'aciers duplex Fe-Mn-Al-C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'orientation cristallographique sur l'hétérogénéité des contraintes dans un polycristal d'AMF au cours d'un chargement superélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Najeeb Shiekhelsouk</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Belkhiri Kaouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362451v1</w:t>
+                <w:t xml:space="preserve">hal-03362428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'orientation cristallographique sur l'hétérogénéité des contraintes dans un polycristal d'AMF au cours d'un chargement superélastique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
+                <w:t xml:space="preserve">Experimental analysis and modelling Fe-Mn-Al-C Duplex steel mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Material Forming ESAFORM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Zaragoza, Spain. available on web, pp. 76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362428v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and modelling Fe-Mn-Al-C Duplex steel mechanical behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale et modélisation du comportement mécanique d'aciers duplex Fe-Mn-Al-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Najeeb Shiekhelsouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Material Forming ESAFORM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Zaragoza, Spain. available on web, pp. 76-81</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314073v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture différée dans l'acier austénitique 301LN</w:t>
               </w:r>
@@ -9000,90 +9000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement mécanique d'aciers duplex Fe-Mn-Al-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.CD-ROM N°1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9108,103 +9108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of the thermomechanical austenitic steel behavior with TWIP effect (TWinning Induced Plasticity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticity '06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Halifax, Canada. pp</w:t>
@@ -9233,103 +9233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of the thermomechanical austenitic steel behavior with TWIP effect (TWinning Induced Plasticity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Material Forming ESAFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp. 183-186</w:t>
@@ -9358,90 +9358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du comportement thermomécanique des aciers austénitiques à effet TWIP (TWinning Induced Plasticity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT-AUSSOIS, "Approches multi-échelles en mécanique des matériaux "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France. pp.CD-ROM shiekhelsouk.doc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9466,90 +9466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual internal stress states in duplex steel with TWIP effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th European Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany. pp. 833-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9790,51 +9790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du comportement thermomécanique des aciers austénitiques à effet TWIP (TWinning Induced Plasticity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Najeeb Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10302,51 +10302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Cazako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2018072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Atchou Ewuame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2445099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX873NW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cauchois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Yakoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dubois-Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6366-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQCFDMK2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duvivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mandrillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shiekhelsouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.11.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKF1LK4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diobet Diop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVNX7CBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vayrette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9BLSKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00476018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Su" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boddaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01056.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00075-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lu Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.641" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie--Burgu&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inal Karim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01444740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2015.7412333" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813808" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00840099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00714123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;yme&#322;ka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671909v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61334" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legeleux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouscaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00576968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fidalgo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1264" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00594778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Texier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mazuir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Liotard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2011.5940351" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pesci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00530148v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642997" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Roucou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaouen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642863" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533722v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619563" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Fidalgo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391221v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470605v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fidalgo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najeeb Shiekhelsouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Berrahmoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Studer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01107859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Cazako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2018072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Atchou Ewuame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2445099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX873NW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cauchois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Yakoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dubois-Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6366-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQCFDMK2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duvivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mandrillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diobet Diop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVNX7CBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shiekhelsouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKF1LK4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vayrette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9BLSKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00476018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Su" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boddaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Lebrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00075-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lu Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.641" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie--Burgu&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inal Karim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01444740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2015.7412333" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813808" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00840099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00714123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;yme&#322;ka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legeleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61334" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouscaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00576968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fidalgo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1264" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00594778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Texier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mazuir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Liotard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2011.5940351" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00530148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642997" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533813v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Roucou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaouen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642863" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pesci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619563" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470613v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Fidalgo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fidalgo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najeeb Shiekhelsouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Berrahmoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Studer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01107859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>