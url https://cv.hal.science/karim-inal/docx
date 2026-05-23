--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1846,298 +1846,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00466384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nickel cylindrical bump insertion into aluminium thin film for flip chip applications</w:t>
+                <w:t xml:space="preserve">Modelling the behaviour of polycrystalline austenitic steel with twinning-induced plasticity effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diobet Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mandrillon</w:t>
+                <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Boutry</w:t>
+                <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Fortunier</w:t>
+                <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (3), pp.522-526. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.105-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00450478v1</w:t>
+                <w:t xml:space="preserve">emse-00429576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behaviour of polycrystalline austenitic steel with twinning-induced plasticity effect</w:t>
+                <w:t xml:space="preserve">Analysis of nickel cylindrical bump insertion into aluminium thin film for flip chip applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
+                <w:t xml:space="preserve">Mamadou Diobet Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Favier</w:t>
+                <w:t xml:space="preserve">Hervé Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cherkaoui</w:t>
+                <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (1), pp.105-133. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (3), pp.522-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00429576v1</w:t>
+                <w:t xml:space="preserve">emse-00450478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three scale modeling of the behavior of a 16MND5-A508 bainitic steel: Stress distribution at low temperatures</w:t>
               </w:r>
@@ -2369,90 +2369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behaviour of polycrystalline austenitic steel with twinning-induced plasticity effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 141-143, pp. 659-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,64 +2845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual and internal stress states in duplex steel with twip effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,282 +4154,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude XPS de la ré-oxydation de films de Nichrome dans la chambre d'analyse lors du profilage séquentiel par érosion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Packaging induced stress effects investigations on 40nm CMOS technology node: Measurements and optimization of device shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Atchou Ewuame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 17th Electronics Packaging and Technology Conference (EPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.346-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPTC.2015.7412333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444740v1</w:t>
+                <w:t xml:space="preserve">hal-01354249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging induced stress effects investigations on 40nm CMOS technology node: Measurements and optimization of device shifts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gallois-Garreignot</w:t>
+                <w:t xml:space="preserve">Etude XPS de la ré-oxydation de films de Nichrome dans la chambre d'analyse lors du profilage séquentiel par érosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Macabies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 17th Electronics Packaging and Technology Conference (EPTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Versailles_Meudon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354249v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical analysis of GaAs devices under temperature-humidity-bias testing</w:t>
               </w:r>
@@ -6298,282 +6298,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00638031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéités de contraintes intragranulaires : détermination par approche couplée EBSD-Kossel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring the Crystallographic Texture and Electrical Properties of Inkjet-printed Interconnects for Use in Microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dubois-Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouscaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Fidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.O8.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422537v1</w:t>
+                <w:t xml:space="preserve">emse-00576968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Crystallographic Texture and Electrical Properties of Inkjet-printed Interconnects for Use in Microelectronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+                <w:t xml:space="preserve">Hétérogénéités de contraintes intragranulaires : détermination par approche couplée EBSD-Kossel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouscaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00576968v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printed Ag nanoparticles on Evaporated Au System: Impact of Microstructure on Mechanical and Electrical Properties</w:t>
               </w:r>
@@ -6611,51 +6611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dubois-Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6808,278 +6808,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00638030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wire-bonding on inkjet-printed silver pads reinforced by electroless plating for chip on flexible board packages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Issues Induced by Electrical Wafer Sort: Correlations from actual tests, Nanoindentation and 3D Dynamic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTC 2010. Electronics System Integration Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESTC.2010.5642997⟩</w:t>
+              <w:t xml:space="preserve">Electronics System Integration Technology Conference ESTC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.P0027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2010.5642863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00530148v1</w:t>
+                <w:t xml:space="preserve">emse-00533813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Issues Induced by Electrical Wafer Sort: Correlations from actual tests, Nanoindentation and 3D Dynamic Modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wire-bonding on inkjet-printed silver pads reinforced by electroless plating for chip on flexible board packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Legeleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dubois-Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics System Integration Technology Conference ESTC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.P0027, </w:t>
+              <w:t xml:space="preserve">ESTC 2010. Electronics System Integration Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.AP-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESTC.2010.5642863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2010.5642997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00533813v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00530148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of gold thin films under spherical indentation for micro switches contact applications</w:t>
               </w:r>
@@ -7281,51 +7281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de déformations et contraintes locales par couplage EBSD et microdiffraction Kossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouscaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Fortunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.0461</w:t>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical study of the probing effect on PAD structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8525,103 +8525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis and modelling Fe-Mn-Al-C Duplex steel mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Material Forming ESAFORM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Zaragoza, Spain. available on web, pp. 76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8659,51 +8659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et modélisation du comportement mécanique d'aciers duplex Fe-Mn-Al-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Najeeb Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,90 +9000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement mécanique d'aciers duplex Fe-Mn-Al-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.CD-ROM N°1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9108,64 +9108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of the thermomechanical austenitic steel behavior with TWIP effect (TWinning Induced Plasticity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9181,116 +9181,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticity '06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Halifax, Canada. pp</w:t>
+              <w:t xml:space="preserve">9th International Conference on Material Forming ESAFORM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp. 183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315029v1</w:t>
+                <w:t xml:space="preserve">hal-00314525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of the thermomechanical austenitic steel behavior with TWIP effect (TWinning Induced Plasticity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9306,142 +9306,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Material Forming ESAFORM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp. 183-186</w:t>
+              <w:t xml:space="preserve">Plasticity '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Halifax, Canada. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314525v1</w:t>
+                <w:t xml:space="preserve">hal-00315029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du comportement thermomécanique des aciers austénitiques à effet TWIP (TWinning Induced Plasticity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT-AUSSOIS, "Approches multi-échelles en mécanique des matériaux "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Aussois, France. pp.CD-ROM shiekhelsouk.doc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9466,90 +9466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual internal stress states in duplex steel with TWIP effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th European Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany. pp. 833-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9663,256 +9663,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of local stress and strain heterogeneities in a bainitic steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mathieu</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation du comportement thermomécanique des aciers austénitiques à effet TWIP (TWinning Induced Plasticity)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Najeeb Shiekhelsouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Studer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pesci</w:t>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASTICITY 2005, 11th International Symposium on Plasticity and its Current Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541952v1</w:t>
+                <w:t xml:space="preserve">hal-04275411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation du comportement thermomécanique des aciers austénitiques à effet TWIP (TWinning Induced Plasticity)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Favier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of local stress and strain heterogeneities in a bainitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Inal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">PLASTICITY 2005, 11th International Symposium on Plasticity and its Current Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275411v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’essai Charpy et analyse des contraintes résiduelles</w:t>
               </w:r>
@@ -10302,51 +10302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Cazako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2018072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Atchou Ewuame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2445099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX873NW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cauchois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Yakoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dubois-Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6366-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQCFDMK2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duvivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mandrillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diobet Diop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVNX7CBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shiekhelsouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKF1LK4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vayrette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9BLSKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00476018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Su" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boddaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Lebrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00075-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lu Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.641" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie--Burgu&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inal Karim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01444740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2015.7412333" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813808" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00840099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00714123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;yme&#322;ka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legeleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61334" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouscaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00576968v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fidalgo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1264" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00594778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Texier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mazuir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Liotard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2011.5940351" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00530148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642997" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533813v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Roucou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaouen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642863" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pesci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619563" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470613v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Fidalgo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fidalgo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najeeb Shiekhelsouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Berrahmoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Studer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01107859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie-Burgu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1270/1/012106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catheline Cazako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cauro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2018072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farcy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.05.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LRFP0X9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Adokanou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pressecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV19G8P3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Orellana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arrazat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fornara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80CW8P5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01221158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Atchou Ewuame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2445099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fornara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Giacomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.12.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX873NW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cauchois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Yakoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dubois-Bonvalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6366-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQCFDMK2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duvivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mandrillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466384v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shiekhelsouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.11.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKF1LK4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diobet Diop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVNX7CBV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00450882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vayrette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST9BLSKN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00476018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Su" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boddaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Lebrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00075-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lu Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.404-407.641" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claverie--Burgu&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inal Karim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa a Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Pinheiro De Brito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2015.7412333" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01444740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103140" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01298215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lacerda de Orio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajdin Ceric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Selberherr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2014.7049523" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallois-Garreignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.975" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.996.930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813808" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056700" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813834" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00840099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01052908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00714123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;yme&#322;ka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00691806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legeleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2008-61334" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00576968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fidalgo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1264" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouscaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00594778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Texier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mazuir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Liotard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2011.5940351" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Roucou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaouen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642863" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00530148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2010.5642997" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pesci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00533805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619563" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cacho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470613v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Fidalgo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Polizzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fidalgo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najeeb Shiekhelsouk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Berrahmoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Patoor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eberhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315006v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275411v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Studer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Herman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01107859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>