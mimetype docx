--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -132,2128 +132,2258 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2CuBr4 monocrystal and thin film with high temperature phase transition</w:t>
+                <w:t xml:space="preserve">Multifaceted spectroscopic study of electrical and optical properties in sodium manganese oxide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Rebhi</w:t>
+                <w:t xml:space="preserve">Marwa Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narimen Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ebtehal Elghmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1353 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1039, pp.182927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368801v1</w:t>
+                <w:t xml:space="preserve">hal-05368843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the structural, optical, photoluminescence and electric properties of a semiconductor material [Br(CH2)2N(CH3)3]2SnBr6</w:t>
+                <w:t xml:space="preserve">Novel lead-free bismuth-based perovskite-like (BrC 5 H 13 N) 3 Bi 2 Br 9: synthesis, structural investigations and optoelectronic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Elghoul</w:t>
+                <w:t xml:space="preserve">Yassine Ben Elhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bochra Ben Salah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Karoui</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (47), pp.40199-40208. </w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.12834 - 12842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ra06415e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ra01714a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346658v1</w:t>
+                <w:t xml:space="preserve">hal-05078822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel lead-free bismuth-based perovskite-like (BrC 5 H 13 N) 3 Bi 2 Br 9: synthesis, structural investigations and optoelectronic properties.</w:t>
+                <w:t xml:space="preserve">Halogen-regulating synthesis of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2ZnBr4 with high-temperature phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Ben Elhaj</w:t>
+                <w:t xml:space="preserve">Yosra Rebhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.12834 - 12842. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.11277-11288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ra01714a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp00883b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078822v1</w:t>
+                <w:t xml:space="preserve">hal-05078800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-regulating synthesis of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2ZnBr4 with high-temperature phase transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation on the structural, optical, photoluminescence and electric properties of a semiconductor material [Br(CH2)2N(CH3)3]2SnBr6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amal Elghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochra Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp00883b⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (47), pp.40199-40208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ra06415e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078800v1</w:t>
+                <w:t xml:space="preserve">hal-05346658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Optical, Electric Properties, and Conduction Mechanism of the Cubic Spinel LiMn2O4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2CuBr4 monocrystal and thin film with high temperature phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Rebhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ebtehal Elghmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Trabelsi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Drissi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.e7911. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1353 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.7911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078816v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of structural, thermal, and electrical conductivity study for understanding transport mechanisms of CuWO 4 and α-CuMoO 4 compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Optical, Electric Properties, and Conduction Mechanism of the Cubic Spinel LiMn2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chakchouk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Drissi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Rhaiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3RA07453F⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.e7911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.7911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596624v1</w:t>
+                <w:t xml:space="preserve">hal-05078816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromination of organic spacer impacts on the structural arrangement, phase transitions, and optical and electrical properties of a hybrid halide compound:[(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Br]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;PdBr&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An investigation of structural, thermal, and electrical conductivity study for understanding transport mechanisms of CuWO 4 and α-CuMoO 4 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+                <w:t xml:space="preserve">F. Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ben Rhaiem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (1), pp.182 - 192. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nj04819e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RA07453F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597128v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, optical and electrical properties of NiMO4 (M=W and Mo)</w:t>
+                <w:t xml:space="preserve">Bromination of organic spacer impacts on the structural arrangement, phase transitions, and optical and electrical properties of a hybrid halide compound:[(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Br]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;PdBr&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Krichen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathi Jomni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1298, pp.137116. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.182 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.137116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nj04819e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597125v1</w:t>
+                <w:t xml:space="preserve">hal-04597128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[(CH3)(2)NH2](2)PdBr4, a layered hybrid halide perovskite semiconductor with improved optical and electrical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, optical and electrical properties of NiMO4 (M=W and Mo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawther Trabelsi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra04085b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1298, pp.137116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2023.137116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193362v1</w:t>
+                <w:t xml:space="preserve">hal-04597125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the optical and dielectric properties of NaCu0.2Fe0.8-xMnxO2 (x = 0.4; 0.5; 0.6; 0.7) layered oxide materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[(CH3)(2)NH2](2)PdBr4, a layered hybrid halide perovskite semiconductor with improved optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichrak Ben Slima</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boschini</w:t>
+                <w:t xml:space="preserve">Abdallah Rhaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111444⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (33), pp.23348-23358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra04085b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597130v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of new chiral hybrid semiconducting palladium halide complexes: [(R)/(S)-2-Methylpiperazinediium]PdCl4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bochra Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 164, pp.112251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2023.112251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic conduction, structural and optical properties of LiCoO2 compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Investigation of the optical and dielectric properties of NaCu0.2Fe0.8-xMnxO2 (x = 0.4; 0.5; 0.6; 0.7) layered oxide materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Slima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ben Rhaiem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Boschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (5), pp.1731-1739. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.111444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11581-023-04960-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2023.111444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596466v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new supramolecular semiconductor palladium( ii ) complex [(CH 3 ) 3 N(CH 2 ) 3 Br] 2 Pd 2 Cl 6 : structural study, optical and electrical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ionic conduction, structural and optical properties of LiCoO2 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Slima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ben Rhaiem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nj00851g⟩</w:t>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.1731-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11581-023-04960-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597123v1</w:t>
+                <w:t xml:space="preserve">hal-04596466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectroscopy, electrical, and thermal properties of [N (CH 3 ) 4 ][N(C 2 H 5 ) 4 ]CoCl 4 compound</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A new supramolecular semiconductor palladium( ii ) complex [(CH 3 ) 3 N(CH 2 ) 3 Br] 2 Pd 2 Cl 6 : structural study, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (17), pp.8042-8049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nj00851g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aoc.6621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174853v1</w:t>
+                <w:t xml:space="preserve">hal-04597123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An organic-inorganic hybrid cadmium chloride with face-sharing CdCl6 octahedral chains: Synthesis, crystal structure, optical and conduction mechanisms: [NH2(CH3)2]5Cd3Cl11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational spectroscopy, electrical, and thermal properties of [N (CH 3 ) 4 ][N(C 2 H 5 ) 4 ]CoCl 4 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawther Trabelsi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 134, pp.113100. </w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.113100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aoc.6621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610643v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An organic-inorganic hybrid cadmium chloride with face-sharing CdCl6 octahedral chains: Synthesis, crystal structure, optical and conduction mechanisms: [NH2(CH3)2]5Cd3Cl11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 134, pp.113100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.113100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Br]&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;[CoBr&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;] halogenometallate complex: crystal structure, high-temperature reversible phase transition, electrical and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1231, pp.129684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2321,51 +2451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76A90700"/>
+    <w:nsid w:val="96750E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2552,51 +2682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-karoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7953-3456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtehal Elghmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144681" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elghoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Ben Salah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra06415e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Elhaj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra01714a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drissi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04596624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakchouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07453F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj04819e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Krichen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.137116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rhaiem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04085b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Slima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khirouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2023.112251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04596466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ben Rhaiem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-023-04960-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj00851g" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6621" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04610643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jomni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.113100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129684" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-karoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7953-3456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Krichen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimen Chakchouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtehal Elghmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182927" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Elhaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra01714a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp00883b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Elghoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Ben Salah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra06415e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144681" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05078816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trabelsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drissi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.7911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04596624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakchouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA07453F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj04819e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2023.137116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Trabelsi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rhaiem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04085b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2023.112251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Slima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khirouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boschini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2023.111444" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04596466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ben Rhaiem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-023-04960-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj00851g" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6621" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04610643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jomni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.113100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>