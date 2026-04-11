--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -298,295 +298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine ash megabed fed by far-traveled, shoreline-crossing pyroclastic currents from a large explosive volcanic eruption</w:t>
+                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+                <w:t xml:space="preserve">V. Rafflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Druitt</w:t>
+                <w:t xml:space="preserve">L. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Pank</w:t>
+                <w:t xml:space="preserve">C. Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Preine</w:t>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (33), pp.9642. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads9642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242451v1</w:t>
+                <w:t xml:space="preserve">hal-05084687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
+                <w:t xml:space="preserve">Submarine ash megabed fed by far-traveled, shoreline-crossing pyroclastic currents from a large explosive volcanic eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rafflin</w:t>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gailler</w:t>
+                <w:t xml:space="preserve">Tim Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aumar</w:t>
+                <w:t xml:space="preserve">Katharina Pank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Gal</w:t>
+                <w:t xml:space="preserve">Jonas Preine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (33), pp.9642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads9642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084687v1</w:t>
+                <w:t xml:space="preserve">hal-05242451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of explosive-effusive activity at El Reventador volcano (Ecuador) recorded in its geomorphology</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth J Crutchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thor H Hansteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Preine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1297,252 +1297,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Tephra Fall and Sediment-Water Flows to Assess Their Impacts on a Vulnerable Building Stock in the City of Arequipa, Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unifying model for pyroclastic surge genesis and pyroclastic flow fluidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.865989⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL096517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902789v1</w:t>
+                <w:t xml:space="preserve">hal-03584350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying model for pyroclastic surge genesis and pyroclastic flow fluidization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Tephra Fall and Sediment-Water Flows to Assess Their Impacts on a Vulnerable Building Stock in the City of Arequipa, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL096517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.865989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584350v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIA: A Thermal and Visible Imagery System to Track Volcanic Explosions</w:t>
               </w:r>
@@ -1656,546 +1656,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and forecasting hazards from a slow growing lava dome using aerial imagery, tri-stereo Pleiades-1A/B imagery and PDC numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Growth and collapse of the 2018–2019 lava dome of Merapi volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talfan Barnie</w:t>
+                <w:t xml:space="preserve">Agus Budi Santoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Amigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Flores</w:t>
+                <w:t xml:space="preserve">Ilham Nurdien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 564, pp.116906. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01428-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577118v1</w:t>
+                <w:t xml:space="preserve">hal-03118291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic benchmarking of concentrated pyroclastic current models</w:t>
+                <w:t xml:space="preserve">Cascading Effects of Extreme Geohazards on Tenerife (Canary Islands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gueugneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Charbonnier</w:t>
+                <w:t xml:space="preserve">Marta López‐saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Esposti Ongaro</w:t>
+                <w:t xml:space="preserve">Joan Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M De’ Michieli Vitturi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Luis Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01491-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577088v1</w:t>
+                <w:t xml:space="preserve">hal-03524228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and collapse of the 2018–2019 lava dome of Merapi volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">Synthetic benchmarking of concentrated pyroclastic current models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agus Budi Santoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+                <w:t xml:space="preserve">T. Esposti Ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
+                <w:t xml:space="preserve">M De’ Michieli Vitturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Nurdien</w:t>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (2), </w:t>
+              <w:t xml:space="preserve">, 2021, 83 (11), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01428-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118291v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading Effects of Extreme Geohazards on Tenerife (Canary Islands)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and forecasting hazards from a slow growing lava dome using aerial imagery, tri-stereo Pleiades-1A/B imagery and PDC numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta López‐saavedra</w:t>
+                <w:t xml:space="preserve">Talfan Barnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Martí</w:t>
+                <w:t xml:space="preserve">Álvaro Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Rubio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felipe Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (9), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 564, pp.116906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB022294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524228v1</w:t>
+                <w:t xml:space="preserve">hal-03577118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of surge-derived pyroclastic flow formation by numerical modelling of the 25 June 1997 dome collapse at Soufrière Hills Volcano, Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,399 +3062,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-layer depth-averaged model for both the dilute and the concentrated parts of pyroclastic currents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (5), pp.2194-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684793v1</w:t>
+                <w:t xml:space="preserve">hal-01625001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+                <w:t xml:space="preserve">Modeling tsunami propagation and the emplacement of thumbprint in an early Mars ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M. Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.122(3):633-649 (IF 3,11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625001v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling tsunami propagation and the emplacement of thumbprint in an early Mars ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-layer depth-averaged model for both the dilute and the concentrated parts of pyroclastic currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (3), pp.122(3):633-649 (IF 3,11). </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4293 - 4311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JE005230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520508v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of block-and-ash flows and ash-cloud surges of the 2010 eruption of Merapi volcano with a two-layer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,295 +3789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: recommendations and findings of the RED SEED working group</w:t>
+                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harris</w:t>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carn</w:t>
+                <w:t xml:space="preserve">C. Hübscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dehn</w:t>
+                <w:t xml:space="preserve">T. A. Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. del Negro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Guđmundsson</w:t>
+                <w:t xml:space="preserve">M. Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP426.11⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907394v1</w:t>
+                <w:t xml:space="preserve">hal-01637444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion: recommendations and findings of the RED SEED working group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nomikou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">S. Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hübscher</w:t>
+                <w:t xml:space="preserve">J. Dehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Mather</w:t>
+                <w:t xml:space="preserve">C. del Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paulatto</w:t>
+                <w:t xml:space="preserve">T. Guđmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 426 (1), pp.567 - 648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP426.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637444v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VolcFlow capabilities and potential development for the simulation of lava</w:t>
               </w:r>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ulvrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t>
@@ -6837,64 +6837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Revised Hazard Assessment at Merapi Volcano, Central Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le strato-volcan Merapi (Java) : Méthodes d'évaluation des menaces liées aux écoulements pyroclastiques et aux lahars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7457,51 +7457,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kingdom of Tonga devastated by a megatsunami in the mid-15th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the surge-derived pyroclastic ow of 25 June 1997 at Soufriere Hills Volcano, Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,51 +8539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining numerical and experimental modelling to constrain the surge formation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8884,51 +8884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032728" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Diefenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elizabeth Gaunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1202285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01762-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manzella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Makris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Crutchley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor H Hansteen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42261-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04215005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Proa&#241;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01190-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03902789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arapa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.865989" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03584350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096517" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Amigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Flores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116906" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti Ongaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De&#8217; Michieli Vitturi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01491-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Nurdien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01428-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez&#8208;saavedra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rubio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F L Watt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01854-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Coello Bravo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E. Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15246" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andredakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Groeve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leibrandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz &#214;zdemir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Akkaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vural Oyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1007-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Normier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-401-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0858-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;c Vanderkluysen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0635-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S5R53L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0554-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCK12KP6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001916" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32NDVDJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Torrado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Mcsaveney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0372-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99Q62NBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexis Palmero Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5824" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy El Rachkidy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333310" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03585167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Latchimy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bontemps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077432v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03621769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032728" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Diefenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elizabeth Gaunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1202285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01762-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manzella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Makris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Crutchley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor H Hansteen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42261-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04215005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Proa&#241;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01190-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03584350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03902789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arapa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.865989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Nurdien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01428-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez&#8208;saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rubio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022294" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti Ongaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De&#8217; Michieli Vitturi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01491-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Amigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Flores" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F L Watt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01854-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Coello Bravo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E. Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15246" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andredakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Groeve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leibrandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz &#214;zdemir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Akkaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vural Oyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1007-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Normier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-401-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0858-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;c Vanderkluysen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0635-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S5R53L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0554-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCK12KP6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001916" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32NDVDJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Torrado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Mcsaveney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0372-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99Q62NBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexis Palmero Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5824" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy El Rachkidy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333310" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03585167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Latchimy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bontemps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077432v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03621769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>