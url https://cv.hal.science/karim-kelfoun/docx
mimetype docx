--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1907,295 +1907,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic benchmarking of concentrated pyroclastic current models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and forecasting hazards from a slow growing lava dome using aerial imagery, tri-stereo Pleiades-1A/B imagery and PDC numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gueugneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Charbonnier</w:t>
+                <w:t xml:space="preserve">Talfan Barnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Esposti Ongaro</w:t>
+                <w:t xml:space="preserve">Álvaro Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M De’ Michieli Vitturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Felipe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01491-y⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 564, pp.116906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577088v1</w:t>
+                <w:t xml:space="preserve">hal-03577118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and forecasting hazards from a slow growing lava dome using aerial imagery, tri-stereo Pleiades-1A/B imagery and PDC numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Synthetic benchmarking of concentrated pyroclastic current models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talfan Barnie</w:t>
+                <w:t xml:space="preserve">T. Esposti Ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Amigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">M De’ Michieli Vitturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Flores</w:t>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 564, pp.116906. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (11), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577118v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
               </w:r>
@@ -3655,429 +3655,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a geographical information system for damage and evacuation assessment during an effusive volcanic crisis</w:t>
+                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Latutrie</w:t>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Andredakis</w:t>
+                <w:t xml:space="preserve">C. Hübscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Groeve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">T. A. Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Langlois</w:t>
+                <w:t xml:space="preserve">M. Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 426 (1), pp.649-672. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP426.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114460v1</w:t>
+                <w:t xml:space="preserve">hal-01637444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
+                <w:t xml:space="preserve">Conclusion: recommendations and findings of the RED SEED working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nomikou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">J. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hübscher</w:t>
+                <w:t xml:space="preserve">S. Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Mather</w:t>
+                <w:t xml:space="preserve">J. Dehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paulatto</w:t>
+                <w:t xml:space="preserve">C. del Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guđmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 426 (1), pp.567 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP426.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637444v1</w:t>
+                <w:t xml:space="preserve">hal-01907394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: recommendations and findings of the RED SEED working group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing a geographical information system for damage and evacuation assessment during an effusive volcanic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carn</w:t>
+                <w:t xml:space="preserve">Benjamin Latutrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dehn</w:t>
+                <w:t xml:space="preserve">I. Andredakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. del Negro</w:t>
+                <w:t xml:space="preserve">T. de Groeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guđmundsson</w:t>
+                <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 426 (1), pp.567 - 648. </w:t>
+              <w:t xml:space="preserve">, 2016, 426 (1), pp.649-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP426.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP426.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907394v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VolcFlow capabilities and potential development for the simulation of lava</w:t>
               </w:r>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ulvrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,51 +7117,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
+                <w:t xml:space="preserve">Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
@@ -7193,126 +7193,126 @@
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
+              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chap 2, </w:t>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865907v1</w:t>
+                <w:t xml:space="preserve">hal-03877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic Hazards</w:t>
+                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
@@ -7344,102 +7344,102 @@
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
+              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877139v1</w:t>
+                <w:t xml:space="preserve">hal-03865907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8040,69 +8040,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408100v1</w:t>
+                <w:t xml:space="preserve">hal-00407223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t>
               </w:r>
@@ -8161,69 +8161,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t>
+              <w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407223v1</w:t>
+                <w:t xml:space="preserve">hal-00408100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Methodology for Initial Volume Estimation of Martian Landslides from DTM and Imagery</w:t>
               </w:r>
@@ -8884,51 +8884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032728" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Diefenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elizabeth Gaunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1202285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01762-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manzella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Makris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Crutchley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor H Hansteen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42261-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04215005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Proa&#241;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01190-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03584350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03902789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arapa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.865989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Nurdien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01428-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez&#8208;saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rubio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022294" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti Ongaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De&#8217; Michieli Vitturi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01491-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Amigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Flores" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F L Watt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01854-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Coello Bravo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E. Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15246" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andredakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Groeve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leibrandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz &#214;zdemir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Akkaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vural Oyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1007-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Normier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-401-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0858-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;c Vanderkluysen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0635-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S5R53L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0554-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCK12KP6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001916" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32NDVDJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Torrado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Mcsaveney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0372-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99Q62NBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexis Palmero Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5824" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy El Rachkidy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333310" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03585167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Latchimy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bontemps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077432v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03621769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032728" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Diefenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elizabeth Gaunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1202285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01762-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manzella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Makris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Crutchley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor H Hansteen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42261-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04215005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Proa&#241;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01190-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03584350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03902789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arapa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.865989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Nurdien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01428-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez&#8208;saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rubio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022294" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Amigo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Flores" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116906" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti Ongaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De&#8217; Michieli Vitturi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01491-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F L Watt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01854-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Coello Bravo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E. Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15246" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andredakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Groeve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leibrandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz &#214;zdemir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Akkaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vural Oyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1007-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Normier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-401-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0858-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;c Vanderkluysen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0635-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S5R53L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0554-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCK12KP6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001916" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32NDVDJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Torrado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Mcsaveney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0372-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99Q62NBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexis Palmero Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5824" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy El Rachkidy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333310" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03585167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Latchimy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bontemps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077432v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03621769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>