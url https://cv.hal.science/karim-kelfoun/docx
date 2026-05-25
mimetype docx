--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -298,295 +298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
+                <w:t xml:space="preserve">Submarine ash megabed fed by far-traveled, shoreline-crossing pyroclastic currents from a large explosive volcanic eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rafflin</w:t>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gailler</w:t>
+                <w:t xml:space="preserve">Tim Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aumar</w:t>
+                <w:t xml:space="preserve">Katharina Pank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Gal</w:t>
+                <w:t xml:space="preserve">Jonas Preine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (33), pp.9642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads9642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084687v1</w:t>
+                <w:t xml:space="preserve">hal-05242451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine ash megabed fed by far-traveled, shoreline-crossing pyroclastic currents from a large explosive volcanic eruption</w:t>
+                <w:t xml:space="preserve">Preferential Fluids Ascent Paths Revealed by Coupling Chemical, Electrical and Magnetic Methods: Insights for Risk Mitigation in a Long‐Dormant Volcanic Province (Monts Dore, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+                <w:t xml:space="preserve">V. Rafflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Druitt</w:t>
+                <w:t xml:space="preserve">L. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Pank</w:t>
+                <w:t xml:space="preserve">C. Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Preine</w:t>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (33), pp.9642. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads9642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242451v1</w:t>
+                <w:t xml:space="preserve">hal-05084687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of explosive-effusive activity at El Reventador volcano (Ecuador) recorded in its geomorphology</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth J Crutchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thor H Hansteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Preine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1297,252 +1297,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying model for pyroclastic surge genesis and pyroclastic flow fluidization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Tephra Fall and Sediment-Water Flows to Assess Their Impacts on a Vulnerable Building Stock in the City of Arequipa, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL096517⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.865989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584350v1</w:t>
+                <w:t xml:space="preserve">hal-03902789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Tephra Fall and Sediment-Water Flows to Assess Their Impacts on a Vulnerable Building Stock in the City of Arequipa, Peru</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Charbonnier</w:t>
+                <w:t xml:space="preserve">A unifying model for pyroclastic surge genesis and pyroclastic flow fluidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guerrero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.865989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL096517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902789v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIA: A Thermal and Visible Imagery System to Track Volcanic Explosions</w:t>
               </w:r>
@@ -1656,2294 +1656,2294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and collapse of the 2018–2019 lava dome of Merapi volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agus Budi Santoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Latchimy</w:t>
+                <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Nurdien</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taaniel Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01428-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118291v1</w:t>
+                <w:t xml:space="preserve">hal-03465054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading Effects of Extreme Geohazards on Tenerife (Canary Islands)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic benchmarking of concentrated pyroclastic current models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Martí</w:t>
+                <w:t xml:space="preserve">V. Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Rubio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Esposti Ongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M De’ Michieli Vitturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB022294⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (11), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524228v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and forecasting hazards from a slow growing lava dome using aerial imagery, tri-stereo Pleiades-1A/B imagery and PDC numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talfan Barnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 564, pp.116906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic benchmarking of concentrated pyroclastic current models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Esposti Ongaro</w:t>
+                <w:t xml:space="preserve">Growth and collapse of the 2018–2019 lava dome of Merapi volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M De’ Michieli Vitturi</w:t>
+                <w:t xml:space="preserve">Agus Budi Santoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Latchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Nurdien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (11), pp.75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01491-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 83 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01428-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577088v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Legends and Science: Field Evidence of a Large Tsunami that Affected the Kingdom of Tonga in the 15th Century</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascading Effects of Extreme Geohazards on Tenerife (Canary Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+                <w:t xml:space="preserve">Marta López‐saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Joan Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaniel Kula</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Luis Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.748755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465054v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chausse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517099v1</w:t>
+                <w:t xml:space="preserve">hal-03100350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D seismics, eyewitness accounts and numerical simulations to reconstruct the 1888 Ritter Island sector collapse and tsunami</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastian F L Watt</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berndt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01854-4⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (4), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151814v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+                <w:t xml:space="preserve">Combining 3D seismics, eyewitness accounts and numerical simulations to reconstruct the 1888 Ritter Island sector collapse and tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Karstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t>
+                <w:t xml:space="preserve">Sebastian F L Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Buvat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (8), pp.2659-2677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467986v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Germa</w:t>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100350v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lomonosov Crater Impact Event: A Possible Mega‐Tsunami Source on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of surge-derived pyroclastic flow formation by numerical modelling of the 25 June 1997 dome collapse at Soufrière Hills Volcano, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JE006008⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1284-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360771v1</w:t>
+                <w:t xml:space="preserve">insu-03708959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of surge-derived pyroclastic flow formation by numerical modelling of the 25 June 1997 dome collapse at Soufrière Hills Volcano, Montserrat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">The Lomonosov Crater Impact Event: A Possible Mega‐Tsunami Source on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ormö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.A.P. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.1840-1851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1284-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708959v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+                <w:t xml:space="preserve">Explosive eruption, flank collapse and megatsunami at Tenerife ca. 170 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Coello Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María E. Martín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Chupin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625001v1</w:t>
+                <w:t xml:space="preserve">hal-01636809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling tsunami propagation and the emplacement of thumbprint in an early Mars ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-layer depth-averaged model for both the dilute and the concentrated parts of pyroclastic currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (3), pp.122(3):633-649 (IF 3,11). </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4293 - 4311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JE005230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520508v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-layer depth-averaged model for both the dilute and the concentrated parts of pyroclastic currents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pore pressure in pyroclastic flows : numerical simulation and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (5), pp.2194-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL072591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684793v1</w:t>
+                <w:t xml:space="preserve">hal-01625001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of block-and-ash flows and ash-cloud surges of the 2010 eruption of Merapi volcano with a two-layer model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling tsunami propagation and the emplacement of thumbprint in an early Mars ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noer Cholik</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M. Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB013981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.122(3):633-649 (IF 3,11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958497v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosive eruption, flank collapse and megatsunami at Tenerife ca. 170 ka</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan J. Coello Bravo</w:t>
+                <w:t xml:space="preserve">Simulation of block-and-ash flows and ash-cloud surges of the 2010 eruption of Merapi volcano with a two-layer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María E. Martín González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurnaning Aisyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noer Cholik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15246. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4277-4292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB013981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636809v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
+                <w:t xml:space="preserve">Conclusion: recommendations and findings of the RED SEED working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nomikou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">J. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hübscher</w:t>
+                <w:t xml:space="preserve">S. Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Mather</w:t>
+                <w:t xml:space="preserve">J. Dehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paulatto</w:t>
+                <w:t xml:space="preserve">C. del Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guđmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 426 (1), pp.567 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP426.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637444v1</w:t>
+                <w:t xml:space="preserve">hal-01907394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: recommendations and findings of the RED SEED working group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carn</w:t>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dehn</w:t>
+                <w:t xml:space="preserve">C. Hübscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. del Negro</w:t>
+                <w:t xml:space="preserve">T. A. Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guđmundsson</w:t>
+                <w:t xml:space="preserve">M. Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 426 (1), pp.567 - 648. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP426.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907394v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing a geographical information system for damage and evacuation assessment during an effusive volcanic crisis</w:t>
               </w:r>
@@ -4167,64 +4167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of the tsunami generated by the 1650 AD eruption of Kolumbo submarine volcano (Aegean Sea, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ulvrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,278 +4282,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A debris avalanche at Süphan stratovolcano (Turkey) and implications for hazard evaluation</w:t>
+                <w:t xml:space="preserve">Insights into the evolution of the Yenkahe resurgent dome (Siwi caldera, Tanna Island, Vanuatu) inferred from aerial high-resolution photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yavuz Özdemir</w:t>
+                <w:t xml:space="preserve">Élodie Brothelande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İsmail Akkaya</w:t>
+                <w:t xml:space="preserve">Jean-François Lénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vural Oyan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Normier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1007-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Understanding volcanoes in the Vanuatu arc, 322, pp.212--224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637527v1</w:t>
+                <w:t xml:space="preserve">hal-01448826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the evolution of the Yenkahe resurgent dome (Siwi caldera, Tanna Island, Vanuatu) inferred from aerial high-resolution photogrammetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A debris avalanche at Süphan stratovolcano (Turkey) and implications for hazard evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Normier</w:t>
+                <w:t xml:space="preserve">Yavuz Özdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bacri</w:t>
+                <w:t xml:space="preserve">İsmail Akkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Peltier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vural Oyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Understanding volcanoes in the Vanuatu arc, 322, pp.212--224. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448826v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
               </w:r>
@@ -4667,390 +4667,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of tsunami generated by underwater volcanic explosions at Karymskoye Lake (Kamchatka, Russia) and Kolumbo volcano (Aegean Sea, Greece)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Paris</w:t>
+                <w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-401-2014⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960223v1</w:t>
+                <w:t xml:space="preserve">hal-01133672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroclastic flow erosion and bulking processes: comparing field-based vs. modeling results at Tungurahua volcano, Ecuador</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">Numerical simulations of tsunami generated by underwater volcanic explosions at Karymskoye Lake (Kamchatka, Russia) and Kolumbo volcano (Aegean Sea, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvia Vallejo Vargas</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0858-y⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.401-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-401-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170138v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
+                <w:t xml:space="preserve">Pyroclastic flow erosion and bulking processes: comparing field-based vs. modeling results at Tungurahua volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vallejo Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0858-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01133672v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Multispectral Sensors Help Track Explosive Eruptions</w:t>
               </w:r>
@@ -5170,51 +5170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MARINE CONGLOMERATE AND REEF MEGACLASTS AT MAURITUS ISLAND: Evidences of a tsunami generated by a flank collapse of the PITON DE LA Fournaise volcano, Reunion Island?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,77 +5575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t>
@@ -5689,666 +5689,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suitability of simple rheological laws for the numerical simulation of dense pyroclastic flows and long-runout volcanic avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0472-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B08209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00597327v1</w:t>
+                <w:t xml:space="preserve">hal-00682509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;A random kinetic energy model for rock avalanches: Eight case studies&amp;quot; by T. Preuth et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JF001916⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (9), pp.1295-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0472-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682565v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00597327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the tsunami triggered by the Güìmar debris avalanche, Tenerife (Canary Islands): comparison with field-based data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;A random kinetic energy model for rock avalanches: Eight case studies&amp;quot; by T. Preuth et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco José Pérez Torrado</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.F01014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JF001916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599383v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of simple rheological laws for the numerical simulation of dense pyroclastic flows and long-runout volcanic avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of the tsunami triggered by the Güìmar debris avalanche, Tenerife (Canary Islands): comparison with field-based data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco José Pérez Torrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.189-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682509v1</w:t>
+                <w:t xml:space="preserve">hal-00599383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runout of the Socompa volcanic debris avalanche, Chile: a mechanical explanation for low basal shear resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-010-0372-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (F4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551712v1</w:t>
+                <w:t xml:space="preserve">hal-01684840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runout of the Socompa volcanic debris avalanche, Chile: a mechanical explanation for low basal shear resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauri Mcsaveney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-010-0372-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the suitability of frictional behaviour for pyroclastic flow simulation by comparison with a well-constrained eruption at Tungurahua volcano (Ecuador)</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic reflection of the Socompa debris avalanche, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6747,51 +6747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the emplacement of the 7500 BP Socompa rock avalanche, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (B12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6837,64 +6837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Revised Hazard Assessment at Merapi Volcano, Central Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le strato-volcan Merapi (Java) : Méthodes d'évaluation des menaces liées aux écoulements pyroclastiques et aux lahars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,51 +7123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7274,51 +7274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aléas volcaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7396,1246 +7396,1246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de la croissance 3D du dôme de lave du Merapi par stéréophotogrammétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Latchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème école technologique du Réseaux des é lectroniciens du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of the surge-derived pyroclastic ow of 25 June 1997 at Soufriere Hills Volcano, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining numerical and experimental modelling to constrain the surge formation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities On Volcanoes 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kingdom of Tonga devastated by a megatsunami in the mid-15th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wassmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU-European Geophysical Union 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2021, Wien, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami on Mars: Implications for the duration and timing of a northern ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alexis Palmero Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC protocol for volcano monitoring using a wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy El Rachkidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network of the Future (NoF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montreal, Canada. pp.1 - 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional textural analysis of products from the 1997 Vulcanian explosions of Soufrière Hills Volcano, using X-ray computed microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t>
+              <w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407223v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408100v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Methodology for Initial Volume Estimation of Martian Landslides from DTM and Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324330v1</w:t>
-              </w:r>
-[...302 lines deleted...]
-                <w:t xml:space="preserve">hal-02077432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8884,51 +8884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032728" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Diefenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elizabeth Gaunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1202285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01762-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manzella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Makris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Crutchley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor H Hansteen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42261-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04215005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Proa&#241;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01190-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03584350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03902789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arapa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.865989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Nurdien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01428-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez&#8208;saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rubio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022294" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Amigo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Flores" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116906" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti Ongaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De&#8217; Michieli Vitturi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01491-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F L Watt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01854-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Coello Bravo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E. Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15246" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andredakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Groeve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leibrandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz &#214;zdemir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Akkaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vural Oyan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1007-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Normier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-401-2014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0858-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;c Vanderkluysen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0635-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S5R53L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0554-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCK12KP6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682565v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001916" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32NDVDJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Torrado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Mcsaveney" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0372-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99Q62NBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexis Palmero Rodriguez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5824" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471667v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy El Rachkidy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333310" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03585167v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Latchimy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bontemps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077432v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03621769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032728" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafflin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030308" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Diefenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elizabeth Gaunt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ram&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1202285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01762-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhamad Ngainul Malawani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01727-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Manzella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Makris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Crutchley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor H Hansteen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42261-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04215005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Proa&#241;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01190-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03902789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arapa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.865989" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03584350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096517" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latchimy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14143355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465054v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taaniel Kula" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.748755" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueugneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti Ongaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De&#8217; Michieli Vitturi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01491-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03577118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Amigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Flores" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116906" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03118291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Budi Santoso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Nurdien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01428-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez&#8208;saavedra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rubio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022294" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03151814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F L Watt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01854-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Rodriguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Coello Bravo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E. Mart&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15246" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01625001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chupin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072591" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Clifford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005230" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andredakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Groeve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684855v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vallejo Vargas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leibrandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448826v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Normier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz &#214;zdemir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Akkaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vural Oyan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1007-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-401-2014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170138v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0858-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;c Vanderkluysen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0635-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9S5R53L0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682343v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0554-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCK12KP6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007622" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682565v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JF001916" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32NDVDJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599383v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; P&#233;rez Torrado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Mcsaveney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0372-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99Q62NBB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00152-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8ABCBCBEEE73169E517F7BAB079E2B1B1A976B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03585167v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Latchimy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bontemps" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077432v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884000v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kula" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Costard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexis Palmero Rodriguez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Clifford" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5824" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01471667v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy El Rachkidy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Misson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333310" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03621769v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>