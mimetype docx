--- v0 (2026-04-25)
+++ v1 (2026-05-17)
@@ -66,4497 +66,4511 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE LOCAL DIRICHLET INTEGRAL AND APPLICATIONS</w:t>
+                <w:t xml:space="preserve">On Wiener's Lemma on locally compact abelian groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssame Mahzouli</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448787v1</w:t>
+                <w:t xml:space="preserve">hal-05068086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Wiener's Lemma on locally compact abelian groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On L1-norms for non-harmonic trigonometric polynomials with sparse frequencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jaming</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Kellay</w:t>
+                <w:t xml:space="preserve">Chadi Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.Article 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068086v1</w:t>
+                <w:t xml:space="preserve">hal-04693696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On L1-norms for non-harmonic trigonometric polynomials with sparse frequencies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaming</w:t>
+                <w:t xml:space="preserve">Cyclicity in Besov-Dirichlet spaces from the Corona Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yabreb Mohamed Egueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunlei Wang</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693696v1</w:t>
+                <w:t xml:space="preserve">hal-04575976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower estimate of an inner function and cyclicity in Bergman spaces</w:t>
+                <w:t xml:space="preserve">Oversampling and Donoho-Logan type theorems in model spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yabreb Mohamed Egueh</w:t>
+                <w:t xml:space="preserve">Anton Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.167-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702692v1</w:t>
+                <w:t xml:space="preserve">hal-04058822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP REACHABILITY RESULTS FOR THE HEAT EQUATION IN ONE SPACE DIMENSION</w:t>
+                <w:t xml:space="preserve">SPANS OF TRANSLATES IN WEIGHTED $\ell^p$ SPACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Normand</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Florian Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302165v1</w:t>
+                <w:t xml:space="preserve">hal-03790054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sets of uniqueness for Dirichlet--type spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random interpolating sequences in Dirichlet spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Chalmoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett D Wick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.13629-13658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572610v2</w:t>
+                <w:t xml:space="preserve">hal-02113238v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE EFFECT OF ZERO-FLIPPING ON THE STABILITY OF THE PHASE RETRIEVAL PROBLEM IN THE PALEY-WIENER CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198 (4), pp.757-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-022-01716-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase retrieval for wide-band signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124457v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the reachable space of the heat equation to Hilbert spaces of holomorphic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riesz bases of reproducing kernels in small Fock spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918516v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative estimates of sampling constants in model spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (4), pp.1301-1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havin-Mazya type uniqueness theorem for Dirichlet spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Bahajji-El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376878v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kernel estimate and capacity in the Dirichlet spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Elmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276 (3), pp.867-895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083234v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dynamical system approach to Heisenberg Uniqueness Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.273-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921685v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometric conditions for multiple sampling and interpolation in the Fock space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Borichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Massaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 304, pp.1262-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2016.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184573v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry of reproducing kernels in model spaces near the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 447 (2), pp.971-987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclicity and invariant subspaces in the Dirichlet spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Elmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270 (9), pp.3262-3279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084268v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevanlinna counting function and pull back measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (6), pp.2559-2564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107904v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructive approximation in de Branges-Rovnyak spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fricain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mashreghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (2), pp.269-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102509v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact points and Schatten composition operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Benazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Mahzouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 279 (1-2), pp.407-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950738v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-isometries and de Branges-Rovnyak spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex Analysis and Operator Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (6), pp.1325-1335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-box conditions for Carleson measures for the Dirichlet space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Mashreghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (2), pp.679-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirichlet spaces with superharmonic weights and de Branges-Rovnyak spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Mashreghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex Analysis and Operator Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.97-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple sampling and interpolation in the classical Fock space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Borichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Massaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapiski Nauchnykh Seminarov. Sankt-Peterburgskoe Otdelenie. Matematicheskiui Institut. Steklova.(POMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 434, pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183796v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling, interpolation and Riesz bases in small Fock spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.1358-1389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001761v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of Lagrange interpolation series in the Fock spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (1), pp.121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact composition operators on weighted Hilbert spaces of analytic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 386 (2), pp.718-727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition operators on analytic weighted Hilbert space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Book Series of Mathematical Texts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.69-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Self-contained proof of the strong-type capacitary inequality for the Dirichlet space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Mashreghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRM Proceeding and Lecture Notes, Amer Math Soc, Providence, RI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poincaré type inequality for Dirichlet spaces and application to the uniqueness set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 ((1)), pp.103-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On zero sets in the Dirichlet space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Mashreghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.1055-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12220-011-9229-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclicity of singular inner functions from the corona theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Seip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.815-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1474748012000035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Level sets and Composition operators on the Dirichlet space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shabankhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Youssfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 260 ((6)), pp.1721-1733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéaux fermés d'algèbres de Beurling analytiques sur le bidisque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134 (6), pp.588-604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantor sets and cyclicity in weighted Dirichlet spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 372, pp.565-573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invariant Subspaces of the Dirichlet Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRM Proceedings and Lecture Notes AMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51, pp.133-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Brown--Shields conjecture for cyclicity in the Dirichlet space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 222 (6), pp.2196-2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2009.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact operators that commute with a contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integral Equations and Operator Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (4), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00020-009-1724-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact operators that commute with a contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integral Equations and Operator Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (4), pp.543-550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tauberian type theorem for operators with interpolation spectrum for Hölder classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agrafeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (7), pp.2477-2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-08-09273-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling and interpolation in large Bergman and Fock spaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Borichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dhuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 242 (2), pp.563-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclicity in the Dirichlet space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ransford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arkiv för Matematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (1), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11512-005-0008-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclicity in Besov-Dirichlet spaces from the Corona Theorem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yabreb Mohamed Egueh</w:t>
+                <w:t xml:space="preserve">THE LOCAL DIRICHLET INTEGRAL AND APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04575976v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Mahzouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oversampling and Donoho-Logan type theorems in model spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaming</w:t>
+                <w:t xml:space="preserve">A lower estimate of an inner function and cyclicity in Bergman spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yabreb Mohamed Egueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04058822v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPANS OF TRANSLATES IN WEIGHTED $\ell^p$ SPACES</w:t>
+                <w:t xml:space="preserve">SHARP REACHABILITY RESULTS FOR THE HEAT EQUATION IN ONE SPACE DIMENSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03790054v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random interpolating sequences in Dirichlet spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sets of uniqueness for Dirichlet--type spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3490 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11512-005-0008-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00322884v1</w:t>
+                <w:t xml:space="preserve">hal-00572610v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4574,77 +4588,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Littlewood problem and non-harmonic Fourier series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SampTA2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yale University, 2023, New Haven (Yale University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4682,64 +4696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclicity in Dirichlet type spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zarrabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Analysis and Spectral Theory. 181–193, Contemp. Math., 743, Amer. Math. Soc., Providence, RI, [2020]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Québéc, Canada. pp.181-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,77 +4778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Retrieval for Wide Band Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,77 +4886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclicity in the harmonic Dirichlet space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El-Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ransford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Harmonic and Functional, Analysis, Operator Theory and Applications. 1–10, Theta Ser. Adv. Math., 19, Theta, Bucharest, 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4999,64 +5013,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Analysis, Function Theory, Operator Theory, and Their Applications: Conference Proceedings, Bordeaux, June 1-4, 2015 Theta Foundation International Book Series of Mathematical Texts 22,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,90 +5131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A primer on the Dirichlet Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El-Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Mashreghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ransford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, pp.230, 2014, Cambridge Tracts in Mathematics (No. 203), 9781107239425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9781107239425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5490,51 +5504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Fallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Mahzouli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabreb Mohamed Egueh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarrabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Normand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572610v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Manach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113238v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chalmoukis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D Wick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918516v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Omari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376878v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Bahajji-El Idrissi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083234v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Elmadani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184573v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Borichev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Massaneda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.09.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084268v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107904v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102509v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O El-Fallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fricain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mashreghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ransford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962422v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950738v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Benazouz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Mashreghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ransford" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183796v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001761v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klaja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Seip" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748012000035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-011-9229-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El-Fallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kellay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabankhah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youssfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2009.07.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-009-1724-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agrafeuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-08-09273-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dhuez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0531G5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11512-005-0008-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941825v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Abakumov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107239425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabreb Mohamed Egueh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarrabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Manach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1414" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113238v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chalmoukis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D Wick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918516v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Omari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376878v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Bahajji-El Idrissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Fallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083234v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Elmadani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184573v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Borichev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Massaneda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.09.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084268v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107904v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102509v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O El-Fallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fricain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mashreghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ransford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950738v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Benazouz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Mahzouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962422v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Mashreghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ransford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klaja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183796v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001761v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-011-9229-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Seip" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748012000035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El-Fallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kellay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shabankhah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Youssfi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439917v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2009.07.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-009-1724-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agrafeuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-08-09273-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dhuez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0531G5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11512-005-0008-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302165v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Normand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572610v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941825v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Abakumov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107239425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>