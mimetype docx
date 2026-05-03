--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -807,278 +807,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Effects of Physical Activity on Plantar Sensation and Postural Control With Barefoot Exercises in Institutionalized Older Adults: A Pilot Study</w:t>
+                <w:t xml:space="preserve">Influence of plantar cutaneous sensitivity on daily fluctuations of postural control and gait in institutionalized older adults: a hierarchical cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Monce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabianca-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/japa.2018-0016⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.870-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2019.1594869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122275v1</w:t>
+                <w:t xml:space="preserve">hal-02166993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plantar cutaneous sensitivity on daily fluctuations of postural control and gait in institutionalized older adults: a hierarchical cluster analysis</w:t>
+                <w:t xml:space="preserve">Optimization of the Effects of Physical Activity on Plantar Sensation and Postural Control With Barefoot Exercises in Institutionalized Older Adults: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (6), pp.870-882. </w:t>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07420528.2019.1594869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/japa.2018-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166993v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’interface sol-pied sur la fonction d’équilibration suite à un programme d’entraînement de 3 mois chez des personnes âgées institutionnalisées</w:t>
               </w:r>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Monce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin-Cabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,50 +1284,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (5-6), pp.352-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1341,84 +1353,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que le moment de la journée peut influencer les effets d'un programme d'activités physiques sur le contrôle postural de personnes âgées institutionnalisées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la sensibilité cutanée plantaire sur les variations quotidiennes du contrôle postural et de la marche chez les personnes âgées institutionnalisées : analyse en cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1427,106 +1439,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361485v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la sensibilité cutanée plantaire sur les variations quotidiennes du contrôle postural et de la marche chez les personnes âgées institutionnalisées : analyse en cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Est-ce que le moment de la journée peut influencer les effets d'un programme d'activités physiques sur le contrôle postural de personnes âgées institutionnalisées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1535,73 +1547,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361501v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pressions plantaires au cours d'un exercice de course à pied réalisé pieds-nus ou en chaussures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1630,51 +1642,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1684,51 +1696,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1750,111 +1762,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 th European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S542, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1922,51 +1934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCB2C33"/>
+    <w:nsid w:val="8CB61695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2153,51 +2165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-korchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-022-00467-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2018-0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Monce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabianca-Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2019.1594869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30T8BXDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Cabianca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-korchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-022-00467-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Monce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabianca-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2019.1594869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2018-0016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30T8BXDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Cabianca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1T2THL4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>