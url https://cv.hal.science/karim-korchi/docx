--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,1879 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1828 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim Korchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karim-korchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7323-521X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?view_op=list_works&hl=fr&user=S50JuaoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INGENIEUR DE RECHERCHE à l'UPR APSY-V (Université de Nîmes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergaming in augmented reality is tailor-made for aerobic training and enjoyment among healthy young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2024.1307382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.2913. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogrette Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of negative stereotype on physical activity level among older adults during a training session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2022.998724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the time of day differently impact the effects of an exercise program on postural control in older subjects? A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-022-00467-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plantar cutaneous sensitivity on daily fluctuations of postural control and gait in institutionalized older adults: a hierarchical cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Monce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cabianca-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (6), pp.870-882. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07420528.2019.1594869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Effects of Physical Activity on Plantar Sensation and Postural Control With Barefoot Exercises in Institutionalized Older Adults: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/japa.2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du moment de la journée sur les performances posturales de sujets très âgés institutionnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Monce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin-Cabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.352-353. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’interface sol-pied sur la fonction d’équilibration suite à un programme d’entraînement de 3 mois chez des personnes âgées institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.345-346. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la sensibilité cutanée plantaire sur les variations quotidiennes du contrôle postural et de la marche chez les personnes âgées institutionnalisées : analyse en cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que le moment de la journée peut influencer les effets d'un programme d'activités physiques sur le contrôle postural de personnes âgées institutionnalisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des pressions plantaires au cours d'un exercice de course à pied réalisé pieds-nus ou en chaussures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Nogrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S542, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1934,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CB61695"/>
+    <w:nsid w:val="1545A863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2165,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-korchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-022-00467-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Monce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabianca-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2019.1594869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2018-0016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30T8BXDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Cabianca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1T2THL4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-korchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7323-521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?view_op=list_works&amp;hl=fr&amp;user=S50JuaoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.998724" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-022-00467-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Monce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabianca-Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2019.1594869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2018-0016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Cabianca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1T2THL4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02361233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30T8BXDN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>