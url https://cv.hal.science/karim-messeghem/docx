--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim Messeghem </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of a precarious entrepreneurial sub-ecosystem in a developed country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poverty to prosperity: innovation as a key factor in new venture survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2523806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legitimacy of corporate accelerators within entrepreneurial ecosystems: perceptions of supported entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9-10), pp.1416-1438. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2485271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative internationalization and its dedicated support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pub. anticipées, pp.I-XXIV. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Ile-de-France legal entrepreneurial sub-ecosystem: a journey into unknown territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daring legal entrepreneurship in the age of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the construction of social capital within the student entrepreneurship sub-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune en faveur d’une approche écosystémique de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 62 (4), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.062.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of dynamic capabilities on entrepreneurial orientation in the healthcare organizations: Findings from symmetric and asymmetric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arafet Bouhalleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (6), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-gygn-yawn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the resource requirements of internationalizing green SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Entrepreneurial Ecosystems: Towards a Configurational Triptych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors Série 2 (HS2), pp.141-175. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs4.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une modélisation de l’écosystème entrepreneurial sous forme de sous-écosystèmes : Apport de l’approche des systèmes complexes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (2), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-f3jv-f7y8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement Scale for Agile Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 27 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.221.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and poverty in developed countries: a systematic review, synthesis, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whirlwind model of entrepreneurial ecosystem path dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-021-00553-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental entrepreneurship: a bibliometric perspective of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-022-00811-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and entrepreneurship in a context of poverty: a multilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00281-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance entrepreneuriale du repreneur externe et mentorat : rôle de l'accompagnement en amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie repreneuriale et performance en PME : rôle du mentorat dans la reprise externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural entrepreneurship: Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mcelwee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.194.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (286), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the entrepreneurial micro‐ecosystem: The case of a corporate accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaltype de l'émergence collective des opportunités d'affaires sous l'angle intersubjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062212ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des opportunités par le repreneur de PME : une approche par les prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ethique et Tourisme, 107, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.107.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs: Impact on the Relational Capital and International Performance of Early Internationalizing Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Nonprofit Incubator Performance: Toward an Adapted Balanced Scorecard Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.658-680. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance measurement of French incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of growth: the case of French academic spin-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The growth of academic spin-offs, 21 (4/5), pp.318-342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2017.085684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité, un réseau particulier à l’usage des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.19. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.035.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite d'opportunité entrepreneuriale et modes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a competitiveness cluster: from embeddedness to ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Venturing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.65-83. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEV.2015.067873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a measurement scale of export support for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030482ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01231389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la croissance des spin-off académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milet Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Haja Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une échelle de mesure de l’accompagnement des PME à l’exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.117-156. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030482ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de performance des structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Croissance des entreprises : le dirigeant au cœur des analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (N°24), p. 5-7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la croissance des essaimages académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035410ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of export support: a conceptual model for export start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030397ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intention environnementale des dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.125-152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025692ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : proposition et validation d’un modèle de mesure multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3-4), pp.145. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028044ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI : un nouvel objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2192-5372-3-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement de l’innovation : retour sur 10 ans d’expérience, Entreprendre et innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21-22 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI, mythe et/ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Research in Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.405-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New venture legitimacy and entrepreneurial support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.528-551. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2014.065681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018267ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un outil de mesure et de pilotage de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.140-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), 7-9 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.7-9 P. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.111.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'entreprise à internationalisation précoce et rapide : la place centrale de la dimension réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroir dans la construction de la légitimité des distributeurs : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroirs dans la construction de la légitimité des distributeurs: le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.066.35.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), 7-8 p. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.114.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, (Vol. 11, .), p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Nouvelles orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs à la conquête de la légitimité territoriale : le cas Carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.235-255. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'institutionnalisation de la revue de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°3,), p. 7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 11, (n°2,), p. 7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), 1-3 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et entrepreneuriat : les opportunités, ruptures et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206 (7), pp.87-92. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 9 (n°1,), p. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accompagnement à la création d’entreprise à l’heure de la gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (9), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des pôles de compétitivité : Premiers bilans et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (25), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat : état des thèses soutenues entre 2004 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies discursives de l'entrepreneur institutionnel : le cas du blog de Michel-Edouard Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°3, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies and institutional frameworks: Shaping the landscape of resource accessibility in the Burgundy entrepreneurial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.85-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection strategy or the incubation process: what matters most?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarfraz A. Mian, Magnus Klofsten, and Wadid Lamine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Business and Technology Incubation and Acceleration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elgar Online, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson : Du Management Entrepreneurial à l’Éthique Entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et PME : de la Connaissance à la Reconnaissance d’une Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2015, Dirigé par Karim Messeghem et Olivier Torrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory model of the environmental intention of SME directors in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Kyrö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Entrepreneurship and sustainable development research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Pub, 2014, 978-1849808231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Accompaniment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2024/2025 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEM France Team. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l'activité entrepreneuriale en France : Rapport 2023/2024 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2021 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGARDS DES REPRENEURS SUR LA REPRISE D'ENTREPRISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Montpellier Université d'Excellence (MUSE); Labex Entreprendre; Réseau Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards des repreneurs sur la reprise d'entreprise : le cas des lauréats de Réseau Entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les structures d’accompagnement à la création d’entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex Entreprendre. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamiques relationnelles des sous-écosystèmes de l’accompagnement à la transmission-reprise en PME, une approche par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AEI 2025 : 14ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2025, Aix- en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dynamique de couplage entre les sous-écosystèmes entrepreneuriaux : la gouvernance de l’écosystème entrepreneurial à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec (ESG-UQAM), Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Analysis of the SME Business Transfer Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for Small Business and Entrepreneurship, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse réseau du sous-écosystème de l’accompagnement à la transmission-reprise en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Complexity : An Integrated Framework for Understanding the Entrepreneurial Ecosystem Governance role in the Coupling Dynamics between Entrepreneurial Sub-Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité écosystémique entrepreneuriale perçue par les entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Été sur la Légitimité Entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la légitimité écosystémique entrepreneuriale par les entrepreneurs : le cas des accélérateurs corporate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of corporate accelerators within entrepreneurial ecosystem: the process of entrepreneurial ecosystemic institutional work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whirlwind model of the path dependence of entrepreneurial ecosystems: The cases of Montpellier and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual Event, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail institutionnel des accélérateurs corporate : stratégies d'émergence et d'institutionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of corporate accelerators within entrepreneurial ecosystem: in search of entrepreneurial ecosystemic legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international opportunities: a conceptual model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support services dedicated to international cooperative strategies: an exploratory qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des stratégies collaboratives à l’international : Le cas des éco-PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Management, LabEx Entreprendre, Montpellier Université d'Excellence, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte de la notion de micro-écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate accelerator as an entrepreneuril micro-ecosystem: processes of emergence and institutionalization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Study of the Evolutionary Trajectories of Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT 2019 - Research in Entrepreneurship ans Small Buisiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation produit et service dans un contexte de pauvreté : une analyse multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la créativité sur la vigilance entrepreneuriale des repreneurs de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When green SMEs go international: collective pursuit of entrepreneurial opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Research in Entrepreneurship and Small Business Conference - RENT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Nov 2018, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration of green SMEs: what roles for support structures?&amp;quot;,19 au 23 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d’accompagnement à l’international : quels rôles jouent-elles dans les collaborations des éco-PME ? &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : quels rôles pour les structures d’accompagnement ?&amp;quot;, 6 au 8 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat vert : une approche bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international entrepreneurial opportunities: the case of green SMEs&amp;quot; 26 – 28 September 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IECER-Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : Rôles réticulaires des Structures d’Accompagnement à l’International&amp;quot; 10 juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise d’entreprises et poursuite d’opportunités : nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des programmes d’accompagnement à l’international. Influence sur le capital relationnel et la performance internationale des entreprises born global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM Conference, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs : Impact on the Relational Capital And International Performance of Born-Global Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first International Conference on Innovating Export Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Zwolle, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre une Entreprise : Entre Vigilance Entrepreneuriale et Risque Entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection strategy and incubation process: how do they impact economic performance of business incubators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Emergence of Business Opportunities from the Intersubjective Perspective: a Proposed Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Varsovie, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business incubator performance and HRM practices: the mediating role of the incubation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunity: a key concept for buyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Entrepreneurial Support Ecosystem: Collaborative Dynamics and Social Capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency acquisition in entrepreneurial teams and innovation performance in ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of ecosystems in the field of entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial team and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité territoriale et confiance, au cœur des stratégies des marques de distributeur de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital Approach of University-base Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University-Wuppertal University Annual Entrepreneurship Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interorganizational supporting relationship as dynamics of organizational learning: the case study of a Moroccan food retailer and small producers of fresh product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual ICSB World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does competencies acquisition of entrepreneurial tema impact the ASO’s size ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation performance in ASOs : contribution of competencies acquisition of the entrepreneurial team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59 th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between collaborative dynamics and the identification of Business Opportunities: The French experience of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Naro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de croissances des spin-off académiques : Comment franchir la vallée de la mort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des Services d’Accompagnement à l’Export dans la Croissance des Entreprises à Internationalisation Précoce : Le cas de l’Acquisition de Nouvelles Connaissances sur les Marchés Etrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME / Labex Entreprendre : La croissance des entreprises, nouvel enjeu pour le management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des efforts collaboratifs en termes d’opportunités d’affaires : le cas des PME au sein des pôles de compétitivité français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Venture Legitimacy and Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do research-based start-ups overcome the Valley of Death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Shanghai Business, Economics and Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competences of business incubators’ counsellors as success factor to entrepreneurship: A cross-cultural comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growthtrajectory of academic spin-offs: How to overcome the Valley of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ResearchConference on Technology Business Incubation Mechanisms and Sustainable Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human resource management in entrepreneurial support structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Academy of Management Annual Conference (EURAM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des pratiques de GRH dans les structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in incubators: An explanation through the configurational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Academy of Management Annual Conference (EURAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche configurationnelle : un cadre théorique prometteur pour la recherche sur les incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : un cadre d’évaluation multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités : des fondements à la refondation, Présentation à la Table-ronde organisée par J-M DEGEORGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel de compétences pour le métier d’accompagnant à la création d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir au cœur de la légitimité territoriale des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biennale internationale de la négociation commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEGOCIA. FRA., Nov 2010, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des structures d’accompagnement à la création d’entreprise et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir facteurs de Légitimation : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECHERCHE DE LEGITIMITE ET POURSUITE D'OPPORTUNITES : PROPOSITION D'UNE TYPOLOGIE DE CREATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammut Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2008, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, pp.496, 2015, Grands auteurs, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, pp.496, 2015, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim Messeghem </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of a precarious entrepreneurial sub-ecosystem in a developed country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poverty to prosperity: innovation as a key factor in new venture survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2523806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative internationalization and its dedicated support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pub. anticipées, pp.I-XXIV. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legitimacy of corporate accelerators within entrepreneurial ecosystems: perceptions of supported entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9-10), pp.1416-1438. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2485271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Ile-de-France legal entrepreneurial sub-ecosystem: a journey into unknown territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daring legal entrepreneurship in the age of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the construction of social capital within the student entrepreneurship sub-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune en faveur d’une approche écosystémique de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 62 (4), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.062.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of dynamic capabilities on entrepreneurial orientation in the healthcare organizations: Findings from symmetric and asymmetric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arafet Bouhalleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (6), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-gygn-yawn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the resource requirements of internationalizing green SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une modélisation de l’écosystème entrepreneurial sous forme de sous-écosystèmes : Apport de l’approche des systèmes complexes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (2), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-f3jv-f7y8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Entrepreneurial Ecosystems: Towards a Configurational Triptych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors Série 2 (HS2), pp.141-175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs4.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement Scale for Agile Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 27 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.221.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and poverty in developed countries: a systematic review, synthesis, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whirlwind model of entrepreneurial ecosystem path dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-021-00553-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental entrepreneurship: a bibliometric perspective of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-022-00811-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and entrepreneurship in a context of poverty: a multilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00281-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie repreneuriale et performance en PME : rôle du mentorat dans la reprise externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance entrepreneuriale du repreneur externe et mentorat : rôle de l'accompagnement en amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (286), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural entrepreneurship: Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mcelwee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.194.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the entrepreneurial micro‐ecosystem: The case of a corporate accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaltype de l'émergence collective des opportunités d'affaires sous l'angle intersubjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062212ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des opportunités par le repreneur de PME : une approche par les prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ethique et Tourisme, 107, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.107.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs: Impact on the Relational Capital and International Performance of Early Internationalizing Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Nonprofit Incubator Performance: Toward an Adapted Balanced Scorecard Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.658-680. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance measurement of French incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of growth: the case of French academic spin-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The growth of academic spin-offs, 21 (4/5), pp.318-342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2017.085684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité, un réseau particulier à l’usage des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.19. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.035.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite d'opportunité entrepreneuriale et modes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a competitiveness cluster: from embeddedness to ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Venturing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.65-83. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEV.2015.067873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01231389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la croissance des spin-off académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milet Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Haja Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une échelle de mesure de l’accompagnement des PME à l’exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.117-156. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030482ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de performance des structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of export support: a conceptual model for export start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030397ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Croissance des entreprises : le dirigeant au cœur des analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (N°24), p. 5-7. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la croissance des essaimages académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035410ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI : un nouvel objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : proposition et validation d’un modèle de mesure multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3-4), pp.145. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028044ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intention environnementale des dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.125-152. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025692ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2192-5372-3-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement de l’innovation : retour sur 10 ans d’expérience, Entreprendre et innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21-22 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI, mythe et/ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Research in Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.405-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New venture legitimacy and entrepreneurial support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.528-551. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2014.065681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018267ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un outil de mesure et de pilotage de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.140-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.7-9 P. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.111.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'entreprise à internationalisation précoce et rapide : la place centrale de la dimension réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), 7-9 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroir dans la construction de la légitimité des distributeurs : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroirs dans la construction de la légitimité des distributeurs: le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.066.35.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), 7-8 p. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.114.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, (Vol. 11, .), p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs à la conquête de la légitimité territoriale : le cas Carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.235-255. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Nouvelles orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'institutionnalisation de la revue de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°3,), p. 7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 11, (n°2,), p. 7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), 1-3 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et entrepreneuriat : les opportunités, ruptures et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206 (7), pp.87-92. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 9 (n°1,), p. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accompagnement à la création d’entreprise à l’heure de la gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (9), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des pôles de compétitivité : Premiers bilans et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (25), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat : état des thèses soutenues entre 2004 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies discursives de l'entrepreneur institutionnel : le cas du blog de Michel-Edouard Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°3, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies and institutional frameworks: Shaping the landscape of resource accessibility in the Burgundy entrepreneurial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.85-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection strategy or the incubation process: what matters most?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarfraz A. Mian, Magnus Klofsten, and Wadid Lamine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Business and Technology Incubation and Acceleration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elgar Online, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson : Du Management Entrepreneurial à l’Éthique Entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et PME : de la Connaissance à la Reconnaissance d’une Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2015, Dirigé par Karim Messeghem et Olivier Torrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory model of the environmental intention of SME directors in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Kyrö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Entrepreneurship and sustainable development research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Pub, 2014, 978-1849808231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Accompaniment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2024/2025 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEM France Team. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l'activité entrepreneuriale en France : Rapport 2023/2024 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2021 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGARDS DES REPRENEURS SUR LA REPRISE D'ENTREPRISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Montpellier Université d'Excellence (MUSE); Labex Entreprendre; Réseau Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards des repreneurs sur la reprise d'entreprise : le cas des lauréats de Réseau Entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les structures d’accompagnement à la création d’entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex Entreprendre. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamiques relationnelles des sous-écosystèmes de l’accompagnement à la transmission-reprise en PME, une approche par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AEI 2025 : 14ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2025, Aix- en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dynamique de couplage entre les sous-écosystèmes entrepreneuriaux : la gouvernance de l’écosystème entrepreneurial à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec (ESG-UQAM), Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Analysis of the SME Business Transfer Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for Small Business and Entrepreneurship, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse réseau du sous-écosystème de l’accompagnement à la transmission-reprise en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Complexity : An Integrated Framework for Understanding the Entrepreneurial Ecosystem Governance role in the Coupling Dynamics between Entrepreneurial Sub-Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité écosystémique entrepreneuriale perçue par les entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Été sur la Légitimité Entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la légitimité écosystémique entrepreneuriale par les entrepreneurs : le cas des accélérateurs corporate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of corporate accelerators within entrepreneurial ecosystem: the process of entrepreneurial ecosystemic institutional work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whirlwind model of the path dependence of entrepreneurial ecosystems: The cases of Montpellier and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual Event, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail institutionnel des accélérateurs corporate : stratégies d'émergence et d'institutionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of corporate accelerators within entrepreneurial ecosystem: in search of entrepreneurial ecosystemic legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international opportunities: a conceptual model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support services dedicated to international cooperative strategies: an exploratory qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des stratégies collaboratives à l’international : Le cas des éco-PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Management, LabEx Entreprendre, Montpellier Université d'Excellence, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate accelerator as an entrepreneuril micro-ecosystem: processes of emergence and institutionalization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte de la notion de micro-écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Study of the Evolutionary Trajectories of Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT 2019 - Research in Entrepreneurship ans Small Buisiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation produit et service dans un contexte de pauvreté : une analyse multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la créativité sur la vigilance entrepreneuriale des repreneurs de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration of green SMEs: what roles for support structures?&amp;quot;,19 au 23 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d’accompagnement à l’international : quels rôles jouent-elles dans les collaborations des éco-PME ? &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : quels rôles pour les structures d’accompagnement ?&amp;quot;, 6 au 8 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When green SMEs go international: collective pursuit of entrepreneurial opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Research in Entrepreneurship and Small Business Conference - RENT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Nov 2018, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international entrepreneurial opportunities: the case of green SMEs&amp;quot; 26 – 28 September 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IECER-Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat vert : une approche bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : Rôles réticulaires des Structures d’Accompagnement à l’International&amp;quot; 10 juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise d’entreprises et poursuite d’opportunités : nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des programmes d’accompagnement à l’international. Influence sur le capital relationnel et la performance internationale des entreprises born global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs : Impact on the Relational Capital And International Performance of Born-Global Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first International Conference on Innovating Export Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Zwolle, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM Conference, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre une Entreprise : Entre Vigilance Entrepreneuriale et Risque Entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection strategy and incubation process: how do they impact economic performance of business incubators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Emergence of Business Opportunities from the Intersubjective Perspective: a Proposed Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Varsovie, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business incubator performance and HRM practices: the mediating role of the incubation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of ecosystems in the field of entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial team and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunity: a key concept for buyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Entrepreneurial Support Ecosystem: Collaborative Dynamics and Social Capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency acquisition in entrepreneurial teams and innovation performance in ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité territoriale et confiance, au cœur des stratégies des marques de distributeur de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital Approach of University-base Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University-Wuppertal University Annual Entrepreneurship Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interorganizational supporting relationship as dynamics of organizational learning: the case study of a Moroccan food retailer and small producers of fresh product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual ICSB World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does competencies acquisition of entrepreneurial tema impact the ASO’s size ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation performance in ASOs : contribution of competencies acquisition of the entrepreneurial team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59 th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between collaborative dynamics and the identification of Business Opportunities: The French experience of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Naro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des efforts collaboratifs en termes d’opportunités d’affaires : le cas des PME au sein des pôles de compétitivité français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de croissances des spin-off académiques : Comment franchir la vallée de la mort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des Services d’Accompagnement à l’Export dans la Croissance des Entreprises à Internationalisation Précoce : Le cas de l’Acquisition de Nouvelles Connaissances sur les Marchés Etrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME / Labex Entreprendre : La croissance des entreprises, nouvel enjeu pour le management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Venture Legitimacy and Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do research-based start-ups overcome the Valley of Death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Shanghai Business, Economics and Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competences of business incubators’ counsellors as success factor to entrepreneurship: A cross-cultural comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growthtrajectory of academic spin-offs: How to overcome the Valley of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ResearchConference on Technology Business Incubation Mechanisms and Sustainable Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human resource management in entrepreneurial support structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Academy of Management Annual Conference (EURAM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des pratiques de GRH dans les structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in incubators: An explanation through the configurational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Academy of Management Annual Conference (EURAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche configurationnelle : un cadre théorique prometteur pour la recherche sur les incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : un cadre d’évaluation multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités : des fondements à la refondation, Présentation à la Table-ronde organisée par J-M DEGEORGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir au cœur de la légitimité territoriale des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biennale internationale de la négociation commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEGOCIA. FRA., Nov 2010, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel de compétences pour le métier d’accompagnant à la création d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des structures d’accompagnement à la création d’entreprise et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir facteurs de Légitimation : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECHERCHE DE LEGITIMITE ET POURSUITE D'OPPORTUNITES : PROPOSITION D'UNE TYPOLOGIE DE CREATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammut Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2008, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, pp.496, 2015, Grands auteurs, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, pp.496, 2015, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douaihy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nakara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2600017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Ramaroson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2523806" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Banc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2485271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rhattat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Cherbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.062.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouhalleb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-gygn-yawn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs4.0141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Carayannis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-f3jv-f7y8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00553-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Contreras Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-022-00811-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00281-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Boumedjaoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mcelwee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22159" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062212ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12489" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2017.085684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEV.2015.067873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030482ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milet Arnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Haja Ramaroson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035410ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030397ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Toun&#233;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribbaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025692ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0053" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pierre Beylier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2014.065681" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thurik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018267ar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.111.0007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.113.0033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Beylier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.066.35.45" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.114.0007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messeghem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.091.0001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.206" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948735v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verstraete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644538v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.57.66" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bidaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124423v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribaa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lasch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499361v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499364v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543069v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543055v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034425v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428959v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428930v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428789v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., H&#233;ral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129261v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080111v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075927v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023440v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodoraki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060515v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Breysse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramaroson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023438v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060525v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Beylier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086563v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060516v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087018v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087029v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094080v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086880v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321736v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210053v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammut Sylvie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089347v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298220v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douaihy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nakara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2600017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Ramaroson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2523806" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Banc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2485271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rhattat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Cherbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.062.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouhalleb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-gygn-yawn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Carayannis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-f3jv-f7y8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs4.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00553-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Contreras Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-022-00811-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00281-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Boumedjaoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mcelwee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22159" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062212ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12489" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2017.085684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEV.2015.067873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milet Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Haja Ramaroson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030482ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030397ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035410ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Toun&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribbaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025692ar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pierre Beylier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2014.065681" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thurik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018267ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.111.0007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832356v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.113.0033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Beylier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.066.35.45" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.114.0007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messeghem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.091.0001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.206" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verstraete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919607v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.57.66" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499358v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bidaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribaa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lasch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499364v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., H&#233;ral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075927v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023440v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodoraki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023438v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Breysse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramaroson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086561v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060515v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Beylier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023446v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087018v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092719v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086880v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321736v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824902v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126971v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammut Sylvie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>