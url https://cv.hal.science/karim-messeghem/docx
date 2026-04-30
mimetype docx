--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim Messeghem </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of a precarious entrepreneurial sub-ecosystem in a developed country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poverty to prosperity: innovation as a key factor in new venture survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2523806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative internationalization and its dedicated support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pub. anticipées, pp.I-XXIV. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legitimacy of corporate accelerators within entrepreneurial ecosystems: perceptions of supported entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9-10), pp.1416-1438. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2485271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Ile-de-France legal entrepreneurial sub-ecosystem: a journey into unknown territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daring legal entrepreneurship in the age of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the construction of social capital within the student entrepreneurship sub-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune en faveur d’une approche écosystémique de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 62 (4), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.062.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of dynamic capabilities on entrepreneurial orientation in the healthcare organizations: Findings from symmetric and asymmetric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arafet Bouhalleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (6), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-gygn-yawn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the resource requirements of internationalizing green SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une modélisation de l’écosystème entrepreneurial sous forme de sous-écosystèmes : Apport de l’approche des systèmes complexes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (2), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-f3jv-f7y8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Entrepreneurial Ecosystems: Towards a Configurational Triptych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors Série 2 (HS2), pp.141-175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs4.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement Scale for Agile Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 27 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.221.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and poverty in developed countries: a systematic review, synthesis, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whirlwind model of entrepreneurial ecosystem path dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-021-00553-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental entrepreneurship: a bibliometric perspective of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-022-00811-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and entrepreneurship in a context of poverty: a multilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00281-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie repreneuriale et performance en PME : rôle du mentorat dans la reprise externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance entrepreneuriale du repreneur externe et mentorat : rôle de l'accompagnement en amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (286), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural entrepreneurship: Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mcelwee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.194.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the entrepreneurial micro‐ecosystem: The case of a corporate accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaltype de l'émergence collective des opportunités d'affaires sous l'angle intersubjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062212ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des opportunités par le repreneur de PME : une approche par les prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ethique et Tourisme, 107, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.107.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs: Impact on the Relational Capital and International Performance of Early Internationalizing Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Nonprofit Incubator Performance: Toward an Adapted Balanced Scorecard Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.658-680. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance measurement of French incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of growth: the case of French academic spin-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The growth of academic spin-offs, 21 (4/5), pp.318-342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2017.085684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité, un réseau particulier à l’usage des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.19. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.035.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite d'opportunité entrepreneuriale et modes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a competitiveness cluster: from embeddedness to ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Venturing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.65-83. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEV.2015.067873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01231389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la croissance des spin-off académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milet Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Haja Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une échelle de mesure de l’accompagnement des PME à l’exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.117-156. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030482ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de performance des structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of export support: a conceptual model for export start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030397ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Croissance des entreprises : le dirigeant au cœur des analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (N°24), p. 5-7. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la croissance des essaimages académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035410ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI : un nouvel objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : proposition et validation d’un modèle de mesure multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3-4), pp.145. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028044ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intention environnementale des dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.125-152. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025692ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2192-5372-3-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement de l’innovation : retour sur 10 ans d’expérience, Entreprendre et innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21-22 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI, mythe et/ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Research in Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.405-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New venture legitimacy and entrepreneurial support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.528-551. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2014.065681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018267ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un outil de mesure et de pilotage de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.140-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.7-9 P. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.111.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'entreprise à internationalisation précoce et rapide : la place centrale de la dimension réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), 7-9 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroir dans la construction de la légitimité des distributeurs : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroirs dans la construction de la légitimité des distributeurs: le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.066.35.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), 7-8 p. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.114.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, (Vol. 11, .), p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs à la conquête de la légitimité territoriale : le cas Carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.235-255. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Nouvelles orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'institutionnalisation de la revue de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°3,), p. 7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 11, (n°2,), p. 7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), 1-3 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et entrepreneuriat : les opportunités, ruptures et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206 (7), pp.87-92. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 9 (n°1,), p. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accompagnement à la création d’entreprise à l’heure de la gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (9), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des pôles de compétitivité : Premiers bilans et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (25), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat : état des thèses soutenues entre 2004 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies discursives de l'entrepreneur institutionnel : le cas du blog de Michel-Edouard Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°3, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies and institutional frameworks: Shaping the landscape of resource accessibility in the Burgundy entrepreneurial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.85-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection strategy or the incubation process: what matters most?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarfraz A. Mian, Magnus Klofsten, and Wadid Lamine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Business and Technology Incubation and Acceleration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elgar Online, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson : Du Management Entrepreneurial à l’Éthique Entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et PME : de la Connaissance à la Reconnaissance d’une Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2015, Dirigé par Karim Messeghem et Olivier Torrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory model of the environmental intention of SME directors in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Kyrö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Entrepreneurship and sustainable development research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Pub, 2014, 978-1849808231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Accompaniment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2024/2025 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEM France Team. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l'activité entrepreneuriale en France : Rapport 2023/2024 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2021 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGARDS DES REPRENEURS SUR LA REPRISE D'ENTREPRISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Montpellier Université d'Excellence (MUSE); Labex Entreprendre; Réseau Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards des repreneurs sur la reprise d'entreprise : le cas des lauréats de Réseau Entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les structures d’accompagnement à la création d’entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex Entreprendre. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamiques relationnelles des sous-écosystèmes de l’accompagnement à la transmission-reprise en PME, une approche par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AEI 2025 : 14ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2025, Aix- en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dynamique de couplage entre les sous-écosystèmes entrepreneuriaux : la gouvernance de l’écosystème entrepreneurial à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec (ESG-UQAM), Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Analysis of the SME Business Transfer Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for Small Business and Entrepreneurship, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse réseau du sous-écosystème de l’accompagnement à la transmission-reprise en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Complexity : An Integrated Framework for Understanding the Entrepreneurial Ecosystem Governance role in the Coupling Dynamics between Entrepreneurial Sub-Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité écosystémique entrepreneuriale perçue par les entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Été sur la Légitimité Entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la légitimité écosystémique entrepreneuriale par les entrepreneurs : le cas des accélérateurs corporate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of corporate accelerators within entrepreneurial ecosystem: the process of entrepreneurial ecosystemic institutional work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whirlwind model of the path dependence of entrepreneurial ecosystems: The cases of Montpellier and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual Event, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail institutionnel des accélérateurs corporate : stratégies d'émergence et d'institutionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of corporate accelerators within entrepreneurial ecosystem: in search of entrepreneurial ecosystemic legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international opportunities: a conceptual model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support services dedicated to international cooperative strategies: an exploratory qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des stratégies collaboratives à l’international : Le cas des éco-PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Management, LabEx Entreprendre, Montpellier Université d'Excellence, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate accelerator as an entrepreneuril micro-ecosystem: processes of emergence and institutionalization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte de la notion de micro-écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Study of the Evolutionary Trajectories of Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT 2019 - Research in Entrepreneurship ans Small Buisiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation produit et service dans un contexte de pauvreté : une analyse multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la créativité sur la vigilance entrepreneuriale des repreneurs de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration of green SMEs: what roles for support structures?&amp;quot;,19 au 23 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d’accompagnement à l’international : quels rôles jouent-elles dans les collaborations des éco-PME ? &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : quels rôles pour les structures d’accompagnement ?&amp;quot;, 6 au 8 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When green SMEs go international: collective pursuit of entrepreneurial opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Research in Entrepreneurship and Small Business Conference - RENT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Nov 2018, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international entrepreneurial opportunities: the case of green SMEs&amp;quot; 26 – 28 September 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IECER-Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat vert : une approche bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : Rôles réticulaires des Structures d’Accompagnement à l’International&amp;quot; 10 juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise d’entreprises et poursuite d’opportunités : nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des programmes d’accompagnement à l’international. Influence sur le capital relationnel et la performance internationale des entreprises born global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs : Impact on the Relational Capital And International Performance of Born-Global Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first International Conference on Innovating Export Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Zwolle, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM Conference, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre une Entreprise : Entre Vigilance Entrepreneuriale et Risque Entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection strategy and incubation process: how do they impact economic performance of business incubators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Emergence of Business Opportunities from the Intersubjective Perspective: a Proposed Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Varsovie, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business incubator performance and HRM practices: the mediating role of the incubation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of ecosystems in the field of entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial team and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunity: a key concept for buyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Entrepreneurial Support Ecosystem: Collaborative Dynamics and Social Capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency acquisition in entrepreneurial teams and innovation performance in ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité territoriale et confiance, au cœur des stratégies des marques de distributeur de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital Approach of University-base Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University-Wuppertal University Annual Entrepreneurship Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interorganizational supporting relationship as dynamics of organizational learning: the case study of a Moroccan food retailer and small producers of fresh product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual ICSB World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does competencies acquisition of entrepreneurial tema impact the ASO’s size ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation performance in ASOs : contribution of competencies acquisition of the entrepreneurial team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59 th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between collaborative dynamics and the identification of Business Opportunities: The French experience of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Naro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des efforts collaboratifs en termes d’opportunités d’affaires : le cas des PME au sein des pôles de compétitivité français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de croissances des spin-off académiques : Comment franchir la vallée de la mort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des Services d’Accompagnement à l’Export dans la Croissance des Entreprises à Internationalisation Précoce : Le cas de l’Acquisition de Nouvelles Connaissances sur les Marchés Etrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME / Labex Entreprendre : La croissance des entreprises, nouvel enjeu pour le management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Venture Legitimacy and Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do research-based start-ups overcome the Valley of Death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Shanghai Business, Economics and Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competences of business incubators’ counsellors as success factor to entrepreneurship: A cross-cultural comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growthtrajectory of academic spin-offs: How to overcome the Valley of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ResearchConference on Technology Business Incubation Mechanisms and Sustainable Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human resource management in entrepreneurial support structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Academy of Management Annual Conference (EURAM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des pratiques de GRH dans les structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in incubators: An explanation through the configurational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Academy of Management Annual Conference (EURAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche configurationnelle : un cadre théorique prometteur pour la recherche sur les incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : un cadre d’évaluation multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités : des fondements à la refondation, Présentation à la Table-ronde organisée par J-M DEGEORGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir au cœur de la légitimité territoriale des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biennale internationale de la négociation commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEGOCIA. FRA., Nov 2010, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel de compétences pour le métier d’accompagnant à la création d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des structures d’accompagnement à la création d’entreprise et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir facteurs de Légitimation : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECHERCHE DE LEGITIMITE ET POURSUITE D'OPPORTUNITES : PROPOSITION D'UNE TYPOLOGIE DE CREATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammut Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2008, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, pp.496, 2015, Grands auteurs, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, pp.496, 2015, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim Messeghem </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of a precarious entrepreneurial sub-ecosystem in a developed country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2600017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legitimacy of corporate accelerators within entrepreneurial ecosystems: perceptions of supported entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (9-10), pp.1416-1438. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2485271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative internationalization and its dedicated support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pub. anticipées, pp.I-XXIV. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From poverty to prosperity: innovation as a key factor in new venture survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2523806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Ile-de-France legal entrepreneurial sub-ecosystem: a journey into unknown territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Cherbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daring legal entrepreneurship in the age of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rhattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 64 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.064.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the construction of social capital within the student entrepreneurship sub-ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune en faveur d’une approche écosystémique de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 62 (4), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.062.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of dynamic capabilities on entrepreneurial orientation in the healthcare organizations: Findings from symmetric and asymmetric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arafet Bouhalleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (6), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-gygn-yawn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the resource requirements of internationalizing green SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une modélisation de l’écosystème entrepreneurial sous forme de sous-écosystèmes : Apport de l’approche des systèmes complexes adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G. Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (2), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-f3jv-f7y8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Entrepreneurial Ecosystems: Towards a Configurational Triptych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors Série 2 (HS2), pp.141-175. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs4.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et entrepreneuriat : ajuster la recherche aux réalités sociales, environnementales et économiques du monde des affaires en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Coeurderoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.6-25. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1098936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whirlwind model of entrepreneurial ecosystem path dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-021-00553-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and poverty in developed countries: a systematic review, synthesis, and future research directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measurement Scale for Agile Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 27 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.221.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental entrepreneurship: a bibliometric perspective of the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11365-022-00811-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and entrepreneurship in a context of poverty: a multilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (4), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00281-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilance entrepreneuriale du repreneur externe et mentorat : rôle de l'accompagnement en amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie repreneuriale et performance en PME : rôle du mentorat dans la reprise externe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural entrepreneurship: Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Mcelwee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (4), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.194.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (286), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agilité et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the entrepreneurial micro‐ecosystem: The case of a corporate accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thunderbird International Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (5), pp.593-605. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tie.22159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaltype de l'émergence collective des opportunités d'affaires sous l'angle intersubjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1062212ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des opportunités par le repreneur de PME : une approche par les prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ethique et Tourisme, 107, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.107.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs: Impact on the Relational Capital and International Performance of Early Internationalizing Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Nonprofit Incubator Performance: Toward an Adapted Balanced Scorecard Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (4), pp.658-680. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance measurement of French incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.081042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of growth: the case of French academic spin-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The growth of academic spin-offs, 21 (4/5), pp.318-342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEIM.2017.085684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité, un réseau particulier à l’usage des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.19. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.035.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite d'opportunité entrepreneuriale et modes de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des entreprises : nouvel enjeu pour le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.27 - 36. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01231389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser la croissance des spin-off académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milet Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Haja Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of a competitiveness cluster: from embeddedness to ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurial Venturing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.65-83. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEV.2015.067873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une échelle de mesure de l’accompagnement des PME à l’exportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.117-156. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030482ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de performance des structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of export support: a conceptual model for export start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030397ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Croissance des entreprises : le dirigeant au cœur des analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (N°24), p. 5-7. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.024.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01134411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de la croissance des essaimages académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3-4), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035410ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intention environnementale des dirigeants de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.125-152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1025692ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI : un nouvel objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : proposition et validation d’un modèle de mesure multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3-4), pp.145. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028044ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2192-5372-3-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement de l’innovation : retour sur 10 ans d’expérience, Entreprendre et innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21-22 (2), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.021.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ETI, mythe et/ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty Years of Research in Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.405-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New venture legitimacy and entrepreneurial support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.528-551. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2014.065681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018267ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial, une industrie en quête de leviers de performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Thurik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un outil de mesure et de pilotage de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.140-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), 7-9 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.7-9 P. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.111.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l'entreprise à internationalisation précoce et rapide : la place centrale de la dimension réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroir dans la construction de la légitimité des distributeurs : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des MDD de terroirs dans la construction de la légitimité des distributeurs: le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.066.35.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), 7-8 p. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.114.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°1, (Vol. 11, .), p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat entre 2008 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs à la conquête de la légitimité territoriale : le cas Carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.235-255. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.044.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Nouvelles orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°1,), p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : L'institutionnalisation de la revue de l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 10, (n°3,), p. 7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer notre conception collective de la connaissance entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 11, (n°2,), p. 7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et entrepreneuriat : les opportunités, ruptures et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206 (7), pp.87-92. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), 1-3 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle Revue de l'Entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol. 9 (n°1,), p. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accompagnement à la création d’entreprise à l’heure de la gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (9), pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des relations entre industrie et grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Filser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des pôles de compétitivité : Premiers bilans et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (25), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en entrepreneuriat : état des thèses soutenues entre 2004 et 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies discursives de l'entrepreneur institutionnel : le cas du blog de Michel-Edouard Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°3, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des pôles de compétitivité français : une analyse du Pôle Européen d’Innovation Fruits et Légumes (PEIFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributeurs en quête de légitimité : Le cas des accords de coopération avec les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.039.57.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies and institutional frameworks: Shaping the landscape of resource accessibility in the Burgundy entrepreneurial ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.85-104, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection strategy or the incubation process: what matters most?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarfraz A. Mian, Magnus Klofsten, and Wadid Lamine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Business and Technology Incubation and Acceleration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elgar Online, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson : Du Management Entrepreneurial à l’Éthique Entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et PME : de la Connaissance à la Reconnaissance d’une Discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2015, Dirigé par Karim Messeghem et Olivier Torrès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory model of the environmental intention of SME directors in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Tounés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafani Gribaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Kyrö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Entrepreneurship and sustainable development research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Pub, 2014, 978-1849808231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Accompaniment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2024/2025 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEM France Team. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l'activité entrepreneuriale en France : Rapport 2023/2024 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2021 du Global Entrepreneurship Monitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex entreprendre. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGARDS DES REPRENEURS SUR LA REPRISE D'ENTREPRISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Montpellier Université d'Excellence (MUSE); Labex Entreprendre; Réseau Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards des repreneurs sur la reprise d'entreprise : le cas des lauréats de Réseau Entreprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Labex Entreprendre; Montpellier Research in Management (MRM); Montpellier Management (MOMA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les structures d’accompagnement à la création d’entreprises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labex Entreprendre. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre les pôles de compétitivité et les tissus productifs régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïten Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, pp.349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00326631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et dynamiques relationnelles des sous-écosystèmes de l’accompagnement à la transmission-reprise en PME, une approche par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AEI 2025 : 14ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2025, Aix- en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dynamique de couplage entre les sous-écosystèmes entrepreneuriaux : la gouvernance de l’écosystème entrepreneurial à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec (ESG-UQAM), Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Analysis of the SME Business Transfer Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXXVIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Council for Small Business and Entrepreneurship, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse réseau du sous-écosystème de l’accompagnement à la transmission-reprise en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating Complexity : An Integrated Framework for Understanding the Entrepreneurial Ecosystem Governance role in the Coupling Dynamics between Entrepreneurial Sub-Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European academy of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bath, Jun 2024, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimité écosystémique entrepreneuriale perçue par les entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’Été sur la Légitimité Entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la légitimité écosystémique entrepreneuriale par les entrepreneurs : le cas des accélérateurs corporate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of corporate accelerators within entrepreneurial ecosystem: the process of entrepreneurial ecosystemic institutional work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whirlwind model of the path dependence of entrepreneurial ecosystems: The cases of Montpellier and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual Event, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail institutionnel des accélérateurs corporate : stratégies d'émergence et d'institutionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of corporate accelerators within entrepreneurial ecosystem: in search of entrepreneurial ecosystemic legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international opportunities: a conceptual model for SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la découverte de la notion de micro-écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate accelerator as an entrepreneuril micro-ecosystem: processes of emergence and institutionalization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support services dedicated to international cooperative strategies: an exploratory qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd McGill International Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, Aug 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des stratégies collaboratives à l’international : Le cas des éco-PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Management, LabEx Entreprendre, Montpellier Université d'Excellence, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Study of the Evolutionary Trajectories of Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT 2019 - Research in Entrepreneurship ans Small Buisiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation produit et service dans un contexte de pauvreté : une analyse multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid A Nakara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la créativité sur la vigilance entrepreneuriale des repreneurs de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International collaboration of green SMEs: what roles for support structures?&amp;quot;,19 au 23 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d’accompagnement à l’international : quels rôles jouent-elles dans les collaborations des éco-PME ? &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : quels rôles pour les structures d’accompagnement ?&amp;quot;, 6 au 8 juin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When green SMEs go international: collective pursuit of entrepreneurial opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Research in Entrepreneurship and Small Business Conference - RENT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Nov 2018, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective pursuit of international entrepreneurial opportunities: the case of green SMEs&amp;quot; 26 – 28 September 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IECER-Entrepreneurship Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat vert : une approche bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Contreras Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations à l’international des éco-PME : Rôles réticulaires des Structures d’Accompagnement à l’International&amp;quot; 10 juillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M., Héral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise d’entreprises et poursuite d’opportunités : nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème conférence internationale de management stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des programmes d’accompagnement à l’international. Influence sur le capital relationnel et la performance internationale des entreprises born global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme Congrès international francophone en entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Export Support Programs : Impact on the Relational Capital And International Performance of Born-Global Small Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first International Conference on Innovating Export Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Zwolle, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relationships between resources and the early growth trajectories of ASOs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM Conference, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of ecosystems in the field of entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial team and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunity: a key concept for buyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Entrepreneurial Support Ecosystem: Collaborative Dynamics and Social Capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency acquisition in entrepreneurial teams and innovation performance in ASOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre une Entreprise : Entre Vigilance Entrepreneuriale et Risque Entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Boumedjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection strategy and incubation process: how do they impact economic performance of business incubators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Emergence of Business Opportunities from the Intersubjective Perspective: a Proposed Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Varsovie, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business incubator performance and HRM practices: the mediating role of the incubation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité territoriale et confiance, au cœur des stratégies des marques de distributeur de terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital Approach of University-base Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indiana University-Wuppertal University Annual Entrepreneurship Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does competencies acquisition of entrepreneurial tema impact the ASO’s size ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interorganizational supporting relationship as dynamics of organizational learning: the case study of a Moroccan food retailer and small producers of fresh product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual ICSB World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation performance in ASOs : contribution of competencies acquisition of the entrepreneurial team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de croissances des spin-off académiques : Comment franchir la vallée de la mort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des Services d’Accompagnement à l’Export dans la Croissance des Entreprises à Internationalisation Précoce : Le cas de l’Acquisition de Nouvelles Connaissances sur les Marchés Etrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME / Labex Entreprendre : La croissance des entreprises, nouvel enjeu pour le management ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des efforts collaboratifs en termes d’opportunités d’affaires : le cas des PME au sein des pôles de compétitivité français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59 th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between collaborative dynamics and the identification of Business Opportunities: The French experience of Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ICSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Naro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Venture Legitimacy and Entrepreneurial Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Pierre Beylier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Academy of Management Conference - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do research-based start-ups overcome the Valley of Death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomez Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Shanghai Business, Economics and Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The competences of business incubators’ counsellors as success factor to entrepreneurship: A cross-cultural comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e conférence RENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growthtrajectory of academic spin-offs: How to overcome the Valley of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez-Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ResearchConference on Technology Business Incubation Mechanisms and Sustainable Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of human resource management in entrepreneurial support structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Academy of Management Annual Conference (EURAM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des pratiques de GRH dans les structures d’accompagnement à la création d’entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Swalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in incubators: An explanation through the configurational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Academy of Management Annual Conference (EURAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche configurationnelle : un cadre théorique prometteur pour la recherche sur les incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of incubators based on HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th ICSB World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des incubateurs : un cadre d’évaluation multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités : des fondements à la refondation, Présentation à la Table-ronde organisée par J-M DEGEORGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel de compétences pour le métier d’accompagnant à la création d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir au cœur de la légitimité territoriale des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Biennale internationale de la négociation commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEGOCIA. FRA., Nov 2010, Paris, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des structures d’accompagnement à la création d’entreprise et gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les MDD du terroir facteurs de Légitimation : le cas « Reflets de France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECHERCHE DE LEGITIMITE ET POURSUITE D'OPPORTUNITES : PROPOSITION D'UNE TYPOLOGIE DE CREATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Pierre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammut Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2008, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaffik Bakkali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, pp.496, 2015, Grands auteurs, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, pp.496, 2015, 978-2-84769-673-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douaihy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nakara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2600017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Ramaroson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2523806" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Banc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2485271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rhattat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Cherbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.062.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouhalleb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-gygn-yawn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Carayannis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-f3jv-f7y8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs4.0141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00553-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Contreras Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-022-00811-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00281-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Boumedjaoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mcelwee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22159" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062212ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12489" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2017.085684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEV.2015.067873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milet Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Haja Ramaroson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030482ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030397ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035410ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Toun&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribbaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025692ar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pierre Beylier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2014.065681" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thurik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018267ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.111.0007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832356v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.113.0033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Beylier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.066.35.45" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.114.0007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messeghem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.091.0001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.206" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verstraete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919607v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.57.66" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499358v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bidaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribaa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lasch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499364v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., H&#233;ral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075927v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023440v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodoraki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023438v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Breysse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramaroson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086561v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060515v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Beylier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023446v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087018v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092719v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087029v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086880v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321736v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824902v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126971v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammut Sylvie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douaihy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nakara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2600017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Banc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2485271" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Ramaroson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2523806" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rhattat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Cherbib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.064.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.062.0013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Bouhalleb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-gygn-yawn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Carayannis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-f3jv-f7y8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs4.0141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coeurderoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098936ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00553-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Contreras Cruz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-022-00811-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00281-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Boumedjaoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mcelwee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.22159" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062212ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.107.0085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12489" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2017.085684" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.035.0019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z94P4GBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035409ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milet Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Haja Ramaroson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEV.2015.067873" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030482ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030397ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01134411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.024.0005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035410ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Toun&#233;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribbaa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025692ar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pierre Beylier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2014.065681" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thurik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018267ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313012v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.111.0007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.113.0033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Beylier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.066.35.45" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.114.0007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messeghem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470124v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.206" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.091.0001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450815v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verstraete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02492115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.039.57.66" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499358v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bidaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafani Gribaa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lasch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Courrent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639516v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499364v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428789v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428930v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., H&#233;ral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086562v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodoraki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Breysse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramaroson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Beylier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086563v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023446v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092708v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087029v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092719v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087018v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094080v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086880v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321736v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126971v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammut Sylvie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089347v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torr&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>