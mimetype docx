--- v0 (2026-04-07)
+++ v1 (2026-05-05)
@@ -1475,235 +1475,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformed general relativity and quantum black holes interior</w:t>
+                <w:t xml:space="preserve">Late-time cosmological evolution in degenerate higher-order scalar-tensor models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Arruga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jibril Ben Achour</w:t>
+                <w:t xml:space="preserve">Hamza Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/universe6030039⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.024018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.024018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409877v1</w:t>
+                <w:t xml:space="preserve">hal-02564648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late-time cosmological evolution in degenerate higher-order scalar-tensor models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformed general relativity and quantum black holes interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Boumaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
+                <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (2), pp.024018. </w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.024018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/universe6030039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564648v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimally modified gravity fitting Planck data better than $\Lambda $CDM</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On rotating black holes in DHOST theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,300 +1947,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remarkably simple theory of 3d massive gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Geiller</w:t>
+                <w:t xml:space="preserve">Minimally Modified Gravity: a Hamiltonian Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Mukohyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07, pp.049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2019/07/049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959704v1</w:t>
+                <w:t xml:space="preserve">hal-02144206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimally Modified Gravity: a Hamiltonian Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinji Mukohyama</w:t>
+                <w:t xml:space="preserve">Metric formulation of the simple theory of 3d massive gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 07, pp.049. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.064066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2019/07/049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144206v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric formulation of the simple theory of 3d massive gravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A remarkably simple theory of 3d massive gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (6), pp.064066. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144290v1</w:t>
+                <w:t xml:space="preserve">hal-01959704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations of a rotating black hole in DHOST theories</w:t>
               </w:r>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-singular black holes and the Limiting Curvature Mechanism: A Hamiltonian perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Schwarzschild black hole: An effective metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,222 +3052,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity as an $\mathfrak{su}(1, 1)$ gauge theory in four dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiclassical analysis of black holes in loop quantum gravity: Modeling Hawking radiation with volume fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Heidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa7348⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.044015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.044015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582725v1</w:t>
+                <w:t xml:space="preserve">hal-01554708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical analysis of black holes in loop quantum gravity: Modeling Hawking radiation with volume fluctuations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity as an $\mathfrak{su}(1, 1)$ gauge theory in four dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.044015. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (13), pp.135008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.044015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa7348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554708v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective loop quantum cosmology as a higher-derivative scalar-tensor theory</w:t>
               </w:r>
@@ -3578,51 +3578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic continuation of the rotating black hole state counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3903,51 +3903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate higher order scalar-tensor theories beyond Horndeski and disformal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,64 +4020,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black holes as gases of punctures with a chemical potential: Bose-Einstein condensation and logarithmic corrections to the entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Asin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,235 +4131,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Continuation of Black Hole Entropy in Loop Quantum Gravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Loop Quantum Cosmology with Complex Ashtekar Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Mouchet</w:t>
+                <w:t xml:space="preserve">Julien Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 06, pp.145. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.025011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/025011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011422v1</w:t>
+                <w:t xml:space="preserve">hal-01023613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Quantum Cosmology with Complex Ashtekar Variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analytic Continuation of Black Hole Entropy in Loop Quantum Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grain</w:t>
+                <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.025011. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/025011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2015)145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023613v1</w:t>
+                <w:t xml:space="preserve">hal-01011422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole spectroscopy from Loop Quantum Gravity models</w:t>
               </w:r>
@@ -4579,51 +4579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Entropy of a BTZ Black Hole from Loop Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Frodden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,51 +4683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the imposition of the spin foam simplicity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4995,51 +4995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at Lorentz-covariant loop quantum gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachièze-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5784,51 +5784,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical continuation of black hole entropy in Loop Quantum Gravity: Lessons from black hole thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5907,51 +5907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the Holst action, the time gauge, and the Barbero-Immirzi parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6151,51 +6151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Iteanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/05/102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Coll&#233;aux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/01/054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeny Babichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Izumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Tanahashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Yamaguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.064063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/11/040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/08/040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.084022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ganz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe31d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arruga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6030039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boumaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.024018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuki Aoki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Felice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Mukohyama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Oliosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8291-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Motohashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/07/049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisostomi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4fb1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mancarella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vernizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/02/036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.061501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/05/072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/20006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzhong Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.084024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.044034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heidmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.044015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8f2f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Suyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/025011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/13/135008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.044002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400149v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Smerlak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/18/185012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Alesci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sardelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colosi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Doplicher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Fairbairn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Modesto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.224.0158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Iteanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/05/102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Coll&#233;aux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/01/054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeny Babichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Izumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Tanahashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Yamaguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.064063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/11/040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/08/040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.084022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ganz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe31d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boumaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.024018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arruga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6030039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuki Aoki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Felice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Mukohyama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Oliosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8291-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Motohashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/07/049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisostomi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4fb1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mancarella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vernizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/02/036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.061501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/05/072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/20006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzhong Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.084024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.044034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heidmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.044015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8f2f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Suyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/025011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/13/135008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.044002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400149v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Smerlak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/18/185012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Alesci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sardelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colosi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Doplicher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Fairbairn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Modesto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.224.0158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>