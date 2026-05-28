--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -1947,300 +1947,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimally Modified Gravity: a Hamiltonian Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinji Mukohyama</w:t>
+                <w:t xml:space="preserve">Metric formulation of the simple theory of 3d massive gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2019/07/049⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.064066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144206v1</w:t>
+                <w:t xml:space="preserve">hal-02144290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric formulation of the simple theory of 3d massive gravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A remarkably simple theory of 3d massive gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (6), pp.064066. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144290v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remarkably simple theory of 3d massive gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Geiller</w:t>
+                <w:t xml:space="preserve">Minimally Modified Gravity: a Hamiltonian Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Mukohyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 04, pp.091. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07, pp.049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2019)091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2019/07/049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959704v1</w:t>
+                <w:t xml:space="preserve">hal-02144206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations of a rotating black hole in DHOST theories</w:t>
               </w:r>
@@ -3052,339 +3052,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical analysis of black holes in loop quantum gravity: Modeling Hawking radiation with volume fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective loop quantum cosmology as a higher-derivative scalar-tensor theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongguang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Heidmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Noui</w:t>
+                <w:t xml:space="preserve">Edward Wilson-Ewing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.044015. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (22), pp.225004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.044015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa8f2f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554708v1</w:t>
+                <w:t xml:space="preserve">hal-01645529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity as an $\mathfrak{su}(1, 1)$ gauge theory in four dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiclassical analysis of black holes in loop quantum gravity: Modeling Hawking radiation with volume fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Heidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa7348⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.044015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.044015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582725v1</w:t>
+                <w:t xml:space="preserve">hal-01554708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective loop quantum cosmology as a higher-derivative scalar-tensor theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravity as an $\mathfrak{su}(1, 1)$ gauge theory in four dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Wilson-Ewing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 34 (22), pp.225004. </w:t>
+              <w:t xml:space="preserve">, 2017, 34 (13), pp.135008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa8f2f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa7348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645529v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective description of Higher-Order Scalar-Tensor theories</w:t>
               </w:r>
@@ -4001,261 +4001,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black holes as gases of punctures with a chemical potential: Bose-Einstein condensation and logarithmic corrections to the entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop Quantum Cosmology with Complex Ashtekar Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Asin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Geiller</w:t>
+                <w:t xml:space="preserve">Julien Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (8), pp.084005. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.025011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.084005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/025011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111479v1</w:t>
+                <w:t xml:space="preserve">hal-01023613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Quantum Cosmology with Complex Ashtekar Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black holes as gases of punctures with a chemical potential: Bose-Einstein condensation and logarithmic corrections to the entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Asin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Grain</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.025011. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (8), pp.084005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/2/025011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.084005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023613v1</w:t>
+                <w:t xml:space="preserve">hal-01111479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Continuation of Black Hole Entropy in Loop Quantum Gravity</w:t>
               </w:r>
@@ -4579,51 +4579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Entropy of a BTZ Black Hole from Loop Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Frodden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,51 +4683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the imposition of the spin foam simplicity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4995,51 +4995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at Lorentz-covariant loop quantum gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachièze-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the Holst action, the time gauge, and the Barbero-Immirzi parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6151,51 +6151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Iteanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/05/102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Coll&#233;aux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/01/054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeny Babichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Izumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Tanahashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Yamaguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.064063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/11/040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/08/040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.084022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ganz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe31d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boumaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.024018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arruga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6030039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuki Aoki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Felice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Mukohyama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Oliosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8291-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Motohashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/07/049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisostomi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4fb1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mancarella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vernizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/02/036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.061501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/05/072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/20006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzhong Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.084024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.044034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heidmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.044015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8f2f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Suyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/025011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/13/135008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.044002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400149v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Smerlak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/18/185012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Alesci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sardelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colosi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Doplicher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Fairbairn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Modesto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.224.0158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Iteanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/05/102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Coll&#233;aux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2025)007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/01/054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeny Babichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Izumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Tanahashi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahide Yamaguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.064063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/11/040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/09/019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/08/040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.084022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.124043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ganz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abe31d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boumaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.024018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arruga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe6030039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuki Aoki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Felice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Mukohyama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Oliosi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8291-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongguang Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Motohashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2019)091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/07/049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisostomi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4fb1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mancarella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vernizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2019/02/036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamauchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.061501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/05/072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/20006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzhong Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.084024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.044034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8f2f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heidmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.044015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Suyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/07/033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/025011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/13/135008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.044002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400149v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Smerlak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/18/185012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Alesci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sardelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colosi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Doplicher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Fairbairn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Modesto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.224.0158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>