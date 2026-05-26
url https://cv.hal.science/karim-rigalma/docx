--- v0 (2026-03-25)
+++ v1 (2026-05-26)
@@ -109,1203 +109,1203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature application and concentration of commercial sanitizers on inactivation of food-plant fungal spores</w:t>
+                <w:t xml:space="preserve">Impact of water activity on the radial growth of fungi in a dairy environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Visconti</w:t>
+                <w:t xml:space="preserve">Valle Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
+                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dantigny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Bregier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2022.109560⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.111247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736425v1</w:t>
+                <w:t xml:space="preserve">hal-03736427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water activity on the radial growth of fungi in a dairy environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of temperature application and concentration of commercial sanitizers on inactivation of food-plant fungal spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
+                <w:t xml:space="preserve">Vincent Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Bregier</w:t>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.111247. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.109560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2022.109560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736427v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of disinfectants on inactivation of mold spores relevant to the food industry: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of the physiological state of fungal spores on their inactivation by active chlorine and hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.44-66. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.103850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736415v1</w:t>
+                <w:t xml:space="preserve">hal-03736423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the physiological state of fungal spores on their inactivation by active chlorine and hydrogen peroxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intraspecific variability in cardinal growth temperatures and water activities within a large diversity of Penicillium roqueforti strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100, pp.103850. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.110610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736423v1</w:t>
+                <w:t xml:space="preserve">hal-03736420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability in cardinal growth temperatures and water activities within a large diversity of Penicillium roqueforti strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of disinfectants on inactivation of mold spores relevant to the food industry: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 148, pp.110610. </w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.44-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736420v1</w:t>
+                <w:t xml:space="preserve">hal-03736415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Diversity and Effect of Temperature on Pathogenicity of Colletotrichum lupini</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of intraspecific variability and physiological state on Penicillium commune inactivation by 70% ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-02-19-0273-RE⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 332, pp.108782 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280386v1</w:t>
+                <w:t xml:space="preserve">hal-03491580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intraspecific variability and physiological state on Penicillium commune inactivation by 70% ethanol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic Diversity and Effect of Temperature on Pathogenicity of Colletotrichum lupini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 332, pp.108782 -. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.938-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-02-19-0273-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491580v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of water activity reduction by sodium chloride or glycerol on conidial germination and radial growth of filamentous fungi encountered in dairy foods</w:t>
+                <w:t xml:space="preserve">Modeling the Effect of Modified Atmospheres on Conidial Germination of Fungi from Dairy Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736430v1</w:t>
+                <w:t xml:space="preserve">hal-03736432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature, water activity and pH during conidia production affect the physiological state and germination time of Penicillium species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the effect of water activity reduction by sodium chloride or glycerol on conidial germination and radial growth of filamentous fungi encountered in dairy foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 241, pp.151 - 160. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866774v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Effect of Modified Atmospheres on Conidial Germination of Fungi from Dairy Foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Temperature, water activity and pH during conidia production affect the physiological state and germination time of Penicillium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Burlot</w:t>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.151 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736432v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature, pH, and water activity on Mucor spp. growth on synthetic medium, cheese analog and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.69 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1498,51 +1498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentrate level on feeding behavior and rumen and blood parameters in dairy goats: relationships between behavioral and physiological parameters and effect of between-animal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,484 +1734,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term effects of repeated exposure to stray voltage on activity, stress physiology, and milk production and composition in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Rigalma</w:t>
+                <w:t xml:space="preserve">Effects of stray voltage on the physiology of stress, growth performance and carcass parameters in Romane male lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barrier</w:t>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charles</w:t>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Laure Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 93 (8), pp.3542-3552. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94, pp.125-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173558v1</w:t>
+                <w:t xml:space="preserve">hal-01173554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de faibles courants électriques sur le bien-être de bovins laitiers. Prise en compte de la variabilité individuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Medium-term effects of repeated exposure to stray voltage on activity, stress physiology, and milk production and composition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Deschamps</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (8), pp.3542-3552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173532v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stray voltage on the physiology of stress, growth performance and carcass parameters in Romane male lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conséquences de faibles courants électriques sur le bien-être de bovins laitiers. Prise en compte de la variabilité individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (3), pp.251-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173554v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courants électriques parasites en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (4), pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2240,418 +2240,418 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (12), pp.1802-1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108003157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173110800315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736437v1</w:t>
+                <w:t xml:space="preserve">hal-01173475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid, added to the diet of gestating and lactating goats, on the sensitivity to stress and learning ability of their offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roussel-Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Schawlb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173110800315⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 114 (3-4), pp.373-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173475v1</w:t>
+                <w:t xml:space="preserve">hal-01173477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid, added to the diet of gestating and lactating goats, on the sensitivity to stress and learning ability of their offspring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (12), pp.1802-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108003157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2008.01.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173477v1</w:t>
+                <w:t xml:space="preserve">hal-03736437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an acidogenic diet on nycthemeral kinetics of feed intake, feeding behaviour and ruminal pH in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,90 +2868,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of a stressor enables dairy cows to handle more effectively a mildly challenging situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congress of the International Society of Applied Ethology (ISAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. pp.221</w:t>
@@ -2974,398 +2974,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet à moyen-terme des tensions électriques parasites sur la physiologie du stress chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Alice Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173517v1</w:t>
+                <w:t xml:space="preserve">hal-01173536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does past-experience of a stressor enable sheep to handle more effectively a stressful situation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173599v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet à moyen-terme des tensions électriques parasites sur la physiologie du stress chez la vache laitière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does past-experience of a stressor enable sheep to handle more effectively a stressful situation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Carrière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">31 International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173536v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système embarqué de mesure des courants traversant les bovins.</w:t>
               </w:r>
@@ -3470,299 +3470,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une supplémentation en acide alpha-linolénique (C18:3 n-3) pendant la gestation et la lactation de chèvres sur la sensibilité aux agents stressants et les capacités d'apprentissage de leurs chevreaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité du potentiel redox du contenu ruminal de chèvres laitières en liaison avec le comportement masticatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontre de l'INA-PG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752674v1</w:t>
+                <w:t xml:space="preserve">hal-02757606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du potentiel redox du contenu ruminal de chèvres laitières en liaison avec le comportement masticatoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d'une supplémentation en acide alpha-linolénique (C18:3 n-3) pendant la gestation et la lactation de chèvres sur la sensibilité aux agents stressants et les capacités d'apprentissage de leurs chevreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Rencontre de l'INA-PG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757606v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des acides gras polyinsaturés de la mère vers le foetus chez la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Schawlb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3813,77 +3813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une supplémentation en acide alpha-linolénique pendant la gestation et la lactation de chèvres sur la sensibilité aux agents stressants et les capacités d'apprentissage de leurs chevreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3921,51 +3921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary effect on nycterohemeral kinetics of feed intake, ruminal pH and feeding behaviour in dairy goats in mid-lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deepen knowledge of Colletotrichum lupini, a major threat for Lupin cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Baroncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lepilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,51 +4476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visconti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2022.109560" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2021.09.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110610" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.06.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34D5V156-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Burlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visconti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2022.109560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2021.09.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108782" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Burlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.06.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34D5V156-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deveaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.07.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGMFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003157" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fougeyrollas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cormier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>