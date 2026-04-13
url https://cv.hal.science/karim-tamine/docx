--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -252,780 +252,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning: Centralized and P2P for a Siamese Deep Learning Model for Diabetes Foot Ulcer Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabeena Dowlut</w:t>
+                <w:t xml:space="preserve">Machine learning-based prediction of compressive strength for limestone calcined clay cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app132312776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.107062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554885v1</w:t>
+                <w:t xml:space="preserve">hal-04140355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based prediction of compressive strength for limestone calcined clay cements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Peyratout</w:t>
+                <w:t xml:space="preserve">DFU-Helper: An Innovative Framework for Longitudinal Diabetic Foot Ulcer Diseases Evaluation Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeena Dowlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107062⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (18), pp.10310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app131810310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140355v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFU-Helper: An Innovative Framework for Longitudinal Diabetic Foot Ulcer Diseases Evaluation Using Deep Learning</w:t>
+                <w:t xml:space="preserve">Federated Learning: Centralized and P2P for a Siamese Deep Learning Model for Diabetes Foot Ulcer Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeena Dowlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Kiet Duong</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (18), pp.10310. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (23), pp.12776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app131810310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app132312776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554891v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Content-Based Image Retrieval System Using Deep Visual Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+                <w:t xml:space="preserve">A Secure Protocol against Selfish and Pollution Attacker Misbehavior in Clustered WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Rhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Zribi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guemara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219467821500558⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10111244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560144v1</w:t>
+                <w:t xml:space="preserve">hal-03448369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Protocol against Selfish and Pollution Attacker Misbehavior in Clustered WSNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Sauveron</w:t>
+                <w:t xml:space="preserve">Multimodal Video Indexing (MVI): A New Method Based on Machine Learning and Semi-Automatic Annotation on Large Video Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Abassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sihem Guemara</w:t>
+                <w:t xml:space="preserve">Benoît Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10111244⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021946782250022X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448369v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Video Indexing (MVI): A New Method Based on Machine Learning and Semi-Automatic Annotation on Large Video Collections</w:t>
+                <w:t xml:space="preserve">A New Content-Based Image Retrieval System Using Deep Visual Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Crespin</w:t>
+                <w:t xml:space="preserve">Mourad Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (02), </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (04), pp.2150055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021946782250022X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219467821500558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556584v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosystem by a Community of devices with limited resources</w:t>
               </w:r>
@@ -1141,103 +1141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-hop graph-based approach for an energy-efficient routing protocol in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Rhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guemara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,90 +1942,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des algorithmes d’intelligence artificielle pour le développement de nouveaux ciments bas carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,103 +2067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing security using digital signature in an efficient Network Coding-enabled WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Rhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guemara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Monastir, France. pp.70-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,51 +2236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Rhim,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ghemara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3618,77 +3618,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards accelerating the development of calcined clay cements: data-driven prediction of compressive strength exploiting machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,77 +3736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectiveness of data augmentation in compressive strength prediction of calcined clay cements using linear regression learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khessaimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guemara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02485641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoui Mehammed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Hadaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2020.10021742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-018-0153-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2018.095305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayaoui Cheherazed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2011.44028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0025-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GV1Z9WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429522" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abbasi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ghemara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Mifdal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed 1 Mezghiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Yahiaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481971" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourkache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mezghich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2011.131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benattou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grasset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowlut Sabeena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03948449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khessaimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guemara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02485641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoui Mehammed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Hadaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2020.10021742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-018-0153-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2018.095305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayaoui Cheherazed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2011.44028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0025-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GV1Z9WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429522" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abbasi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ghemara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Mifdal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed 1 Mezghiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Yahiaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481971" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourkache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mezghich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2011.131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benattou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grasset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowlut Sabeena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03948449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>