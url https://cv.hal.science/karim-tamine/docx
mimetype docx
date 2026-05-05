--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -252,429 +252,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based prediction of compressive strength for limestone calcined clay cements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Peyratout</w:t>
+                <w:t xml:space="preserve">Federated Learning: Centralized and P2P for a Siamese Deep Learning Model for Diabetes Foot Ulcer Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeena Dowlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107062⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (23), pp.12776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132312776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140355v1</w:t>
+                <w:t xml:space="preserve">hal-04554885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFU-Helper: An Innovative Framework for Longitudinal Diabetic Foot Ulcer Diseases Evaluation Using Deep Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamroun</w:t>
+                <w:t xml:space="preserve">Machine learning-based prediction of compressive strength for limestone calcined clay cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app131810310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.107062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554891v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning: Centralized and P2P for a Siamese Deep Learning Model for Diabetes Foot Ulcer Classification</w:t>
+                <w:t xml:space="preserve">DFU-Helper: An Innovative Framework for Longitudinal Diabetic Foot Ulcer Diseases Evaluation Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammud Shaad Ally Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeena Dowlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Petit</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Kiet Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (23), pp.12776. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (18), pp.10310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app132312776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app131810310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554885v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Protocol against Selfish and Pollution Attacker Misbehavior in Clustered WSNs</w:t>
               </w:r>
@@ -1942,90 +1942,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des algorithmes d’intelligence artificielle pour le développement de nouveaux ciments bas carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2528,248 +2528,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol for file sharing, anonymous and confidential, adapted to P2P networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cooperation-Enforcement Protocol for a New Hybrid Routing Protocol for MANETS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Riahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2012 Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481971⟩</w:t>
+              <w:t xml:space="preserve">SETIT 2012 6th Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.532-536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912811v1</w:t>
+                <w:t xml:space="preserve">hal-00912780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperation-Enforcement Protocol for a New Hybrid Routing Protocol for MANETS.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A protocol for file sharing, anonymous and confidential, adapted to P2P networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Riahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2012 6th Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.532-536, </w:t>
+              <w:t xml:space="preserve">SETIT 2012 Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.549-557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912780v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Intrusion Detection Model Based on a Society of Intelligent Mobile Agents for Ad Hoc Network</w:t>
               </w:r>
@@ -3151,260 +3151,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Agent Communauty for distributed Intrusion Detection System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent 3D scene processing techniques for computer games.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Plemenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benattou</w:t>
+                <w:t xml:space="preserve">J. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Information Security'05</w:t>
+              <w:t xml:space="preserve">International Conference GraphiCon'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079456v1</w:t>
+                <w:t xml:space="preserve">hal-00079470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent 3D scene processing techniques for computer games.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Agent Communauty for distributed Intrusion Detection System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grasset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Jaubert</w:t>
+                <w:t xml:space="preserve">M. Benattou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference GraphiCon'05</w:t>
+              <w:t xml:space="preserve">International Conférence on Information Security'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079470v1</w:t>
+                <w:t xml:space="preserve">hal-00079456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Agents Communauty for distributed Intrusion detection system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benattou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conférence, Computing communication and Control Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3618,77 +3618,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards accelerating the development of calcined clay cements: data-driven prediction of compressive strength exploiting machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peyratout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,77 +3736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectiveness of data augmentation in compressive strength prediction of calcined clay cements using linear regression learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Khessaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khessaimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guemara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02485641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoui Mehammed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Hadaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2020.10021742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-018-0153-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2018.095305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayaoui Cheherazed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2011.44028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0025-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GV1Z9WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429522" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abbasi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ghemara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Mifdal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed 1 Mezghiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Yahiaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481971" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourkache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mezghich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2011.131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benattou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grasset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowlut Sabeena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03948449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammud Shaad Ally Toofanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeena Dowlut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamroun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3312531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132312776" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Khessaimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hafiane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyratout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Duong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guemara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crespin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021946782250022X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Claux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zribi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467821500558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02485641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lalam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoui Mehammed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Hadaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2020.10021742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13673-018-0153-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2018.095305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayaoui Cheherazed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409276" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02483194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Livia Apostu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2011.44028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Plemenos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0025-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GV1Z9WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03448388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429522" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Rhim," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Abbasi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ghemara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Mifdal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed 1 Mezghiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Yahiaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481971" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourkache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Mezghich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2011.131" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grasset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benattou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04034601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowlut Sabeena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03948449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>