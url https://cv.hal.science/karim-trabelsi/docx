--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -234,319 +234,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Dark Higgs Boson Produced in Association with Inelastic Dark Matter at the Belle II Experiment</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction, polarization, and time-dependent $CP$ asymmetry in $B^0 \to \rho^+\rho^-$ decays and constraint on the CKM angle $\phi_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/37w5-glpp⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.092001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390798v1</w:t>
+                <w:t xml:space="preserve">hal-05390849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction, polarization, and time-dependent $CP$ asymmetry in $B^0 \to \rho^+\rho^-$ decays and constraint on the CKM angle $\phi_2$</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \to K^0_S \pi^0 \gamma$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (9), pp.092001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.011802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.011802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390849v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \to K^0_S \pi^0 \gamma$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Search for a Dark Higgs Boson Produced in Association with Inelastic Dark Matter at the Belle II Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
@@ -585,1284 +585,1284 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (1), pp.011802. </w:t>
+              <w:t xml:space="preserve">, 2025, 135 (13), pp.131801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.011802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/37w5-glpp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391060v1</w:t>
+                <w:t xml:space="preserve">hal-05390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decays $B^{+} \to Σ_{c}(2455)^{++} \overlineΞ_{c}^{-}$ and $B^{0} \to Σ_{c}(2455)^{0} \overlineΞ_{c}^{0}$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ahn</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/2fhj-8vyx⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390789v1</w:t>
+                <w:t xml:space="preserve">hal-05391046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $ D^{0}\rightarrow K^{-}π^{+}e^{+}e^{-} $ branching fraction and search for $ D^{0}\rightarrow π^{+}π^{-}e^{+}e^{-} $ and $D^{0}\rightarrow K^{+}K^{-}e^{+}e^{-} $ decays at Belle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">Model-independent measurement of $D^0$-$\overline{D}{}^0$ mixing parameters in $D^0\rightarrow K^0_{S}\pi^+\pi^-$ decays at Belle and Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latika Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossain Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norayr Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (7), pp.L071101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/mkx8-cl23⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (11), pp.112011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/7p5s-f9qp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390531v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {K}_S^0{K}^{-}{\pi}^{+}{\pi}^{+} $ decays using triple and quadruple products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for lepton-flavor-violating ${\tau }^{-}\to {{\ell}}^{-}{K}_{s}^{0}$ decays at Belle and Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (4), pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)036⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (8), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391048v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the decays $B^{+} \to Σ_{c}(2455)^{++} \overlineΞ_{c}^{-}$ and $B^{0} \to Σ_{c}(2455)^{0} \overlineΞ_{c}^{0}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abumusabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Adamczyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/2fhj-8vyx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391022v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the time-integrated CP asymmetry in $D^{0}\rightarrow K^{0}_{S}K^{0}_{S}$ decays using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Measurement of the $ D^{0}\rightarrow K^{-}π^{+}e^{+}e^{-} $ branching fraction and search for $ D^{0}\rightarrow π^{+}π^{-}e^{+}e^{-} $ and $D^{0}\rightarrow K^{+}K^{-}e^{+}e^{-} $ decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.012015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012015⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (7), pp.L071101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/mkx8-cl23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391001v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {K}_S^0{K}^{-}{\pi}^{+}{\pi}^{+} $ decays using triple and quadruple products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 09, pp.024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2025)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390994v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t>
+                <w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391046v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent measurement of $D^0$-$\overline{D}{}^0$ mixing parameters in $D^0\rightarrow K^0_{S}\pi^+\pi^-$ decays at Belle and Belle II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norayr Akopov</w:t>
+                <w:t xml:space="preserve">Measurement of the time-integrated CP asymmetry in $D^{0}\rightarrow K^{0}_{S}K^{0}_{S}$ decays using Belle and Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (11), pp.112011. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.012015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/7p5s-f9qp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077473v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavor-violating ${\tau }^{-}\to {{\ell}}^{-}{K}_{s}^{0}$ decays at Belle and Belle II</w:t>
+                <w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (8), pp.92. </w:t>
+              <w:t xml:space="preserve">, 2025, 09, pp.024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2025)092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390816v1</w:t>
+                <w:t xml:space="preserve">hal-05390994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the decay $B^0 \to J/\psi \omega$ at Belle II</w:t>
               </w:r>
@@ -1995,51 +1995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of lepton flavor universality with measurements of $R(D^{+})$ and $R(D^{*+})$ using semileptonic $B$ tagging at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of branching fractions, CP asymmetry, and isospin asymmetry for $\boldsymbol{B\rightarrowργ}$ decays using Belle and Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.112009. </w:t>
@@ -2518,103 +2518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for lepton flavor-violating decay modes $B^0\to K_S^0\tau^\pm\ell^\mp~(\ell=\mu, e)$ with hadronic $B$-tagging at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Mateusz Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latika Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossain Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (4), pp.041801. </w:t>
@@ -2665,90 +2665,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0 \to K^0_{\rm S} K^0_{\rm S}$ decays using opposite-side flavor tagging at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (1), pp.012017. </w:t>
@@ -2799,90 +2799,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the time-integrated $CP$ asymmetry in $D^0\to\pi^0\pi^0$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alghamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (1), pp.012006. </w:t>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for lepton flavor-violating decay modes $B^0 \to K^{\ast 0}\tau^\pm\ell^\mp$ ($\ell = e,\mu$) with hadronic B-tagging at Belle and Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,64 +3093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (3), pp.61. </w:t>
@@ -3201,77 +3201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $B^+\to\tau^+\nu_\tau$ branching fraction with a hadronic tagging method at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3322,90 +3322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the branching fraction and $\it CP$-violating asymmetry of the decay $B^{0} \rightarrow \pi^{0} \pi^{0}$ using $387$ million bottom-antibottom meson pairs in Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latika Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossain Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hasan Alhakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a $\mu^+\mu^-$ resonance in four-muon final states at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,831 +3852,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the $e^+e^-\to\eta_{b}(1S)\omega$ and $e^+e^-\to\chi_{b0}(1P)\omega$ processes at $\sqrt{s}=10.745\,\mathrm{GeV}$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ahmed</w:t>
+                <w:t xml:space="preserve">Search for baryon and lepton number violating decays $\boldsymbol{D \rightarrow p\ell}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bahinipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (7), pp.072013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.072013⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109, pp.L031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.L031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787819v1</w:t>
+                <w:t xml:space="preserve">hal-04302865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for rare $b \to d\ell^+\ell^-$ transitions at Belle</w:t>
+                <w:t xml:space="preserve">Search for the $e^+e^-\to\eta_{b}(1S)\omega$ and $e^+e^-\to\chi_{b0}(1P)\omega$ processes at $\sqrt{s}=10.745\,\mathrm{GeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101804⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (7), pp.072013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.072013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787805v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-flavor-violating τ$^{−}$→ μ$^{−}$μ$^{+}$μ$^{−}$ decays at Belle II</w:t>
+                <w:t xml:space="preserve">Search for the baryon number and lepton number violating decays $\tau^-\to \Lambda\pi^-$ and $\tau^-\to \bar{\Lambda}\pi^-$ at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)062⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.112003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787800v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of light-lepton universality in $\tau$ decays with the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Mateusz Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latika Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norayr Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 08, pp.205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the baryon number and lepton number violating decays $\tau^-\to \Lambda\pi^-$ and $\tau^-\to \bar{\Lambda}\pi^-$ at Belle II</w:t>
+                <w:t xml:space="preserve">Search for lepton-flavor-violating τ$^{−}$→ μ$^{−}$μ$^{+}$μ$^{−}$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112003⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391075v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for baryon and lepton number violating decays $\boldsymbol{D \rightarrow p\ell}$</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+                <w:t xml:space="preserve">Search for rare $b \to d\ell^+\ell^-$ transitions at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.L031101. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.101804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.L031101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302865v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New graph-neural-network flavor tagger for Belle II and measurement of $\sin2\phi_1$ in $B^0 \to J/\psi K^0_\text{S}$ decays</w:t>
               </w:r>
@@ -4790,295 +4790,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A test of lepton flavor universality with a measurement of $R(D^{*})$ using hadronic $B$ tagging at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Measurements of the branching fractions of $ {\Xi}_c^0\to {\Xi}^0{\pi}^0 $, $ {\Xi}_c^0\to {\Xi}^0\eta $, and $ {\Xi}_c^0\to {\Xi}^0{\eta}^{\prime } $ and asymmetry parameter of $ {\Xi}_c^0\to {\Xi}^0{\pi}^0 $</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072020. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787816v1</w:t>
+                <w:t xml:space="preserve">hal-04787789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fractions of $ {\Xi}_c^0\to {\Xi}^0{\pi}^0 $, $ {\Xi}_c^0\to {\Xi}^0\eta $, and $ {\Xi}_c^0\to {\Xi}^0{\eta}^{\prime } $ and asymmetry parameter of $ {\Xi}_c^0\to {\Xi}^0{\pi}^0 $</w:t>
+                <w:t xml:space="preserve">A test of lepton flavor universality with a measurement of $R(D^{*})$ using hadronic $B$ tagging at the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (10), pp.45. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787789v1</w:t>
+                <w:t xml:space="preserve">hal-04787816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of branching-fraction ratios and $CP$ asymmetries in $B^{\pm} \to D_{CP\pm}K^{\pm}$ decays at Belle and Belle II</w:t>
               </w:r>
@@ -5116,51 +5116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (5), pp.212. </w:t>
@@ -5211,51 +5211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First measurement of $R(X_{\tau/\ell})$ as an inclusive test of the $b \to c \tau \nu$ anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,697 +5460,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Particle Physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. J. Hernández-Rey</w:t>
+                <w:t xml:space="preserve">Search for the decay $B^{0}\to\gamma\gamma$ using Belle and Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.030001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.030001⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678727v1</w:t>
+                <w:t xml:space="preserve">hal-04787794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the decay $B^{0}\to\gamma\gamma$ using Belle and Belle II data</w:t>
+                <w:t xml:space="preserve">Evidence for $B^{+}\to K^{+}\nu\bar{\nu}$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031106⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787794v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for $B^{+}\to K^{+}\nu\bar{\nu}$ Decays</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \rightarrow K^0_S K^0_S K^0_S$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.112006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112006⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.112020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787823v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $B^0 \rightarrow K^0_S K^0_S K^0_S$ decays at Belle II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fractions of $\bar{B}\to D^{(*)} K^- K^{(*)0}_{(S)}$ and $\bar{B}\to D^{(*)}D_s^{-}$ decays at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latika Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norayr Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.112020⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787810v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fractions of $\bar{B}\to D^{(*)} K^- K^{(*)0}_{(S)}$ and $\bar{B}\to D^{(*)}D_s^{-}$ decays at Belle II</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norayr Akopov</w:t>
+                <w:t xml:space="preserve">Review of Particle Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hanhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Aloisio</w:t>
+                <w:t xml:space="preserve">J. J. Hernández-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.206. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.030001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.030001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669779v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the energy dependence of the $e^+e^- \to B\bar{B}$, $B\bar{B}{}^*$, and $B^*\bar{B}{}^*$ cross sections at Belle~II</w:t>
               </w:r>
@@ -6264,338 +6264,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Simultaneous Determination of Inclusive and Exclusive &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;|&amp;lt;/mo&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mi&amp;gt;V&amp;lt;/mi&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;u&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;b&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;|&amp;lt;/mo&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+                <w:t xml:space="preserve">First measurement of the $Q^2$ distribution of X(3915) single-tag two-photon production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cao</w:t>
+                <w:t xml:space="preserve">Y. Teramoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernlochner</w:t>
+                <w:t xml:space="preserve">S. Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tackmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (21), pp.211801. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.012004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.211801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303036v1</w:t>
+                <w:t xml:space="preserve">hal-04303008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the $Q^2$ distribution of X(3915) single-tag two-photon production</w:t>
+                <w:t xml:space="preserve">Measurement of Lepton Mass Squared Moments in $B \to X_c \ell \bar \nu_{\ell}$ Decays with the Belle II Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Teramoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.012004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012004⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (7), pp.072002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303008v1</w:t>
+                <w:t xml:space="preserve">hal-04302843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; Violation in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;S&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;π&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; Decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,119 +6617,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (11), pp.111803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.111803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Lepton Mass Squared Moments in $B \to X_c \ell \bar \nu_{\ell}$ Decays with the Belle II Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Search for Lepton-Flavor-Violating &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; Decays to a Lepton and an Invisible Boson at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,2628 +6745,2628 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.072002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.181803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.181803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302843v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Lepton-Flavor-Violating &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; Decays to a Lepton and an Invisible Boson at Belle II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Simultaneous Determination of Inclusive and Exclusive &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;|&amp;lt;/mo&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mi&amp;gt;V&amp;lt;/mi&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;u&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;b&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;|&amp;lt;/mo&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernlochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130 (18), pp.181803. </w:t>
+              <w:t xml:space="preserve">, 2023, 131 (21), pp.211801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.181803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.211801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302788v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $ {\textrm{B}}_{\textrm{s}}^0 $→ ℓ$^{∓}$τ$^{±}$ with the semi-leptonic tagging method at Belle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for an invisible $Z^\prime$ in a final state with two muons and missing energy at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)178⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (23), pp.231801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.231801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303002v1</w:t>
+                <w:t xml:space="preserve">hal-04302798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; asymmetries in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;ϕ&amp;lt;/mi&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;/math&amp;gt; decays with Belle II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for rare decays $B^{+} \to D_{s}^{(\ast)+}\eta$, $D_{s}^{(\ast)+}\bar{K}^{0}$, $D^{+}\eta$, and $D^{+}K^{0}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lalwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (7), pp.072012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072012⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107, pp.L031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.L031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302852v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the muon decay-in-flight in the $\tau^-\to\mu^-\bar{\nu}_\mu\nu_\tau$ decay to measure the Michel parameter $\xi^\prime$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of CP asymmetries and branching-fraction ratios for B$^{±}$→ DK$^{±}$ and Dπ$^{±}$ with D →$ {K}_{\textrm{S}}^0 $K$^{±}$π$^{∓}$ using Belle and Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012003⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303032v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $e^{+}e^{-}\to\eta\phi$ via Initial State Radiation at Belle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for the decay &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;*&amp;lt;/mo&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; at the Belle experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. J. Zhu</w:t>
+                <w:t xml:space="preserve">H Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. Gao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">D.M Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.012006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.012006⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.L011102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L011102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302987v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $|V_{cb}|$ using $\overline{B}^0\to D^{*+}\ell^-\bar\nu_\ell$ decays with Belle II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
+                <w:t xml:space="preserve">Measurement of the $\Omega_c^0$ lifetime at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latika Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossain Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (9), pp.092013. </w:t>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.L031103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.L031103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787831v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a long-lived spin-0 mediator in $b\to s$ transitions at the Belle II experiment</w:t>
+                <w:t xml:space="preserve">Determination of $|V_{cb}|$ using $\overline{B}^0\to D^{*+}\ell^-\bar\nu_\ell$ decays with Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (11), pp.L111104. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (9), pp.092013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787841v1</w:t>
+                <w:t xml:space="preserve">hal-04787831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of light-lepton universality in angular asymmetries of $B^0 \to D^{*-} \ell \nu$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;C&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;P&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; asymmetries in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;mi&amp;gt;ϕ&amp;lt;/mi&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;/math&amp;gt; decays with Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (18), pp.181801. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.072012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.181801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302675v1</w:t>
+                <w:t xml:space="preserve">hal-04302852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of light-lepton universality in the rates of inclusive semileptonic $B$-meson decays at Belle II</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ahmed</w:t>
+                <w:t xml:space="preserve">Study of the muon decay-in-flight in the $\tau^-\to\mu^-\bar{\nu}_\mu\nu_\tau$ decay to measure the Michel parameter $\xi^\prime$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bodrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pakhlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.051804⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.012003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302775v1</w:t>
+                <w:t xml:space="preserve">hal-04303032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the Michel parameter $\xi^\prime$ in the $\tau^-\to\mu^-\bar{\nu}_\mu\nu_\tau$ decay at Belle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pakhlov</w:t>
+                <w:t xml:space="preserve">Search for $ {\textrm{B}}_{\textrm{s}}^0 $→ ℓ$^{∓}$τ$^{±}$ with the semi-leptonic tagging method at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.021801⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303025v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the $B^{+}\to\pi^{+}\pi^{0}\pi^{0}$ branching fraction and \textit{CP} asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. -T. Lai</w:t>
+                <w:t xml:space="preserve">Study of $e^{+}e^{-}\to\eta\phi$ via Initial State Radiation at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.181804⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302954v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the singly Cabibbo-suppressed decay $ {\Omega}_c^0\to {\Xi}^{-}{\pi}^{+} $ and search for $ {\Omega}_c^0\to {\Xi}^{-}{K}^{+} $ and Ω$^{−}$K$^{+}$ decays at Belle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for a long-lived spin-0 mediator in $b\to s$ transitions at the Belle II experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2023)055⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (11), pp.L111104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302984v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the e$^{+}$e$^{−}$→$ {B}_s^0{\overline{B}}_s^0X $ cross section in the energy range from 10.63 to 11.02 GeV using inclusive $ {D}_s^{+} $ and D$^{0}$ production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Mizuk</w:t>
+                <w:t xml:space="preserve">Evidence for the singly Cabibbo-suppressed decay $ {\Omega}_c^0\to {\Xi}^{-}{\pi}^{+} $ and search for $ {\Omega}_c^0\to {\Xi}^{-}{K}^{+} $ and Ω$^{−}$K$^{+}$ decays at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 08, pp.131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)131⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2023)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303043v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a Threshold Cusp at the $\Lambda\eta$ Threshold in the $pK^{-}$ Mass Spectrum with $\Lambda_{c}^{+} \rightarrow p K^{-} \pi^{+}$ Decays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">Test of light-lepton universality in the rates of inclusive semileptonic $B$-meson decays at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L031104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (5), pp.051804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.051804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302975v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for an invisible $Z^\prime$ in a final state with two muons and missing energy at Belle II</w:t>
+                <w:t xml:space="preserve">Tests of light-lepton universality in angular asymmetries of $B^0 \to D^{*-} \ell \nu$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130 (23), pp.231801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.231801⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 131 (18), pp.181801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.181801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302798v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for rare decays $B^{+} \to D_{s}^{(\ast)+}\eta$, $D_{s}^{(\ast)+}\bar{K}^{0}$, $D^{+}\eta$, and $D^{+}K^{0}$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Lalwani</w:t>
+                <w:t xml:space="preserve">First measurement of the Michel parameter $\xi^\prime$ in the $\tau^-\to\mu^-\bar{\nu}_\mu\nu_\tau$ decay at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bodrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pakhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107, pp.L031101. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.021801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.L031101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.021801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302965v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP asymmetries and branching-fraction ratios for B$^{±}$→ DK$^{±}$ and Dπ$^{±}$ with D →$ {K}_{\textrm{S}}^0 $K$^{±}$π$^{∓}$ using Belle and Belle II data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the e$^{+}$e$^{−}$→$ {B}_s^0{\overline{B}}_s^0X $ cross section in the energy range from 10.63 to 11.02 GeV using inclusive $ {D}_s^{+} $ and D$^{0}$ production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mizuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)146⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 08, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302702v1</w:t>
+                <w:t xml:space="preserve">hal-04303043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the decay &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;*&amp;lt;/mo&amp;gt;&amp;lt;mn&amp;gt;0&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; at the Belle experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of a Threshold Cusp at the $\Lambda\eta$ Threshold in the $pK^{-}$ Mass Spectrum with $\Lambda_{c}^{+} \rightarrow p K^{-} \pi^{+}$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Adachi</w:t>
+                <w:t xml:space="preserve">S. B. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Aihara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.M Asner</w:t>
+                <w:t xml:space="preserve">K. Tanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.L011102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L011102⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.L031104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L031104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170210v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Omega_c^0$ lifetime at Belle II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First measurement of the $B^{+}\to\pi^{+}\pi^{0}\pi^{0}$ branching fraction and \textit{CP} asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. -T. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Jesus Abudinen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+                <w:t xml:space="preserve">D. M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (3), pp.L031103. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.181804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.L031103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.181804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891909v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the lepton flavour violating decays $B^{+} \to K^{+} \tau^\pm \ell^\mp$ ($\ell = e, \mu$) at Belle</w:t>
               </w:r>
@@ -9525,51 +9525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Iijima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9620,51 +9620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a Dark Photon and an Invisible Dark Higgs Boson in &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; and Missing Energy Final States with the Belle II Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9806,51 +9806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108, pp.112007. </w:t>
@@ -9882,874 +9882,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fractions $\mathcal{B} (\bar{B}{}^0 \to D^{*+} \pi^-)$ and $\mathcal{B} (\bar{B}{}^0 \to D^{*+} K^-)$ and tests of QCD factorization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Urquijo</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction and $\it CP$ asymmetry of $B^{0} \rightarrow \pi^{0} \pi^{0}$ decays using $198 \times 10^6$$B\overline{B}$ pairs in Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107, pp.012003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.012003⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (11), pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302930v1</w:t>
+                <w:t xml:space="preserve">hal-04302759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction and $\it CP$ asymmetry of $B^{0} \rightarrow \pi^{0} \pi^{0}$ decays using $198 \times 10^6$$B\overline{B}$ pairs in Belle II data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel method for the identification of the production flavor of neutral charmed mesons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (11), pp.112009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112009⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (11), pp.112010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302759v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel method for the identification of the production flavor of neutral charmed mesons</w:t>
+                <w:t xml:space="preserve">Search for a $\tau^+\tau^-$ resonance in $e^{+}e^{-}\rightarrow \mu^{+}\mu^{-} \tau^+\tau^-$ events with the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (12), pp.121802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.121802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302749v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a $\tau^+\tau^-$ resonance in $e^{+}e^{-}\rightarrow \mu^{+}\mu^{-} \tau^+\tau^-$ events with the Belle II experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of the branching fractions $\mathcal{B} (\bar{B}{}^0 \to D^{*+} \pi^-)$ and $\mathcal{B} (\bar{B}{}^0 \to D^{*+} K^-)$ and tests of QCD factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Krohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferlewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Urquijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (12), pp.121802. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.012003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.121802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.107.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302689v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for $B^0 \to p\bar{\Sigma}^0\pi^-$ at Belle</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in $D^{+}_{(s)}\rightarrow K^{+}K^{0}_{S}h^{+}h^{-}$ $(h=K,\pi)$ decays and observation of the Cabibbo-suppressed decay $D^{+}_{s}\rightarrow K^{+}K^{-}K^{0}_{S}\pi^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. -Y. Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. -Z. Wang</w:t>
+                <w:t xml:space="preserve">H. K. Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108, pp.052011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.052011⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108, pp.L111102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303064v1</w:t>
+                <w:t xml:space="preserve">hal-04303057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in $D^{+}_{(s)}\rightarrow K^{+}K^{0}_{S}h^{+}h^{-}$ $(h=K,\pi)$ decays and observation of the Cabibbo-suppressed decay $D^{+}_{s}\rightarrow K^{+}K^{-}K^{0}_{S}\pi^{+}$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for $B^0 \to p\bar{\Sigma}^0\pi^-$ at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Won</w:t>
+                <w:t xml:space="preserve">C. -Y. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. M. Asner</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108, pp.L111102. </w:t>
+              <w:t xml:space="preserve">, 2023, 108, pp.052011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L111102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.052011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303057v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the $B^+/B^0$ production ratio in $e^+e^-$ collisions at the $\Upsilon(4S)$ resonance using $B \rightarrow J/\psi(\ell\ell) K$ decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichirou Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10973,51 +10973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the $\tau$-lepton mass with the Belle~II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11263,51 +11263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.L051101. </w:t>
@@ -11397,51 +11397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131, pp.171803. </w:t>
@@ -11479,51 +11479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the $\Lambda_c^+$ lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11613,51 +11613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the $B^0$ lifetime and flavor-oscillation frequency using hadronic decays reconstructed in 2019-2021 Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11820,51 +11820,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
@@ -11881,51 +11881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a light Higgs boson in single-photon decays of $\Upsilon(1S)$ using $\Upsilon(2S) \to \pi^+ \pi^- \Upsilon(1S)$ tagging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11933,72 +11933,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (8), pp.081804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.081804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
@@ -12067,72 +12067,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (7), pp.072007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.072007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
@@ -12283,51 +12283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Combined analysis of Belle and Belle II data to determine the CKM angle ϕ$_{3}$ using B$^{+}$→ D($ {\textrm{K}}_{\textrm{S}}^0 $h$^{+}$h$^{−}$)h$^{+}$ decays [doi: 10.1007/JHEP02(2022)063]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12469,72 +12469,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (3), pp.032013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.032013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
@@ -12545,874 +12545,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;Z&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;′&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; in the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;L&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;L&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; gauge-symmetric model at Belle</w:t>
+                <w:t xml:space="preserve">Study of $\overline{B}{}^0\rightarrow D^{+}h^{-} (h=K/\pi)$ decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Czank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ishikawa</w:t>
+                <w:t xml:space="preserve">E. Waheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Adamczyk</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.012003⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.012003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720163v1</w:t>
+                <w:t xml:space="preserve">hal-03525213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the decay Bs0→η′KS0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Savinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (5), pp.L051103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.L051103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $\overline{B}{}^0\rightarrow D^{+}h^{-} (h=K/\pi)$ decays at Belle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;Z&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;′&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; in the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;L&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;μ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;msub&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;L&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;τ&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msub&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; gauge-symmetric model at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jaegle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Waheed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Urquijo</w:t>
+                <w:t xml:space="preserve">A. Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.012003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.012003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.012003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525213v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for charged lepton flavor violating decays of $\Upsilon(1S)$</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">Combined analysis of Belle and Belle II data to determine the CKM angle $ \phi_{3} $ using $B^+ \to D(K_{S}^0 h^- h^+) h^+$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.095. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)095⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2022)063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580504v1</w:t>
+                <w:t xml:space="preserve">hal-03572538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved search for the electric dipole moment of the $\tau$ lepton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Inami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Inami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Hayasaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 04, pp.110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP04(2022)110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of Belle and Belle II data to determine the CKM angle $ \phi_{3} $ using $B^+ \to D(K_{S}^0 h^- h^+) h^+$ decays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ahmed</w:t>
+                <w:t xml:space="preserve">Search for charged lepton flavor violating decays of $\Upsilon(1S)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 02, pp.063. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2022)063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572538v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for lepton-flavor-violating tau-lepton decays to $\ell\gamma$ at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13428,51 +13428,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
@@ -13483,1367 +13483,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the masses and widths of the $\Sigma_c(2455)^+$ and $\Sigma_c(2520)^+$ baryons</w:t>
+                <w:t xml:space="preserve">Measurement of time-dependent $CP$ violation parameters in $B^0 \to K_0^SK_0^SK_0^S$ decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Yelton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">K.H. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alsaid</w:t>
+                <w:t xml:space="preserve">H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Higuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miyabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sumisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.052003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052003⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.032003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.032003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288756v1</w:t>
+                <w:t xml:space="preserve">hal-03011001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Partial Branching Fractions of Inclusive $B \to X_u \, \ell^+\, \nu_{\ell}$ Decays with Hadronic Tagging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.U. Bernlochner</w:t>
+                <w:t xml:space="preserve">Search for the Decay $B_s^0 \rightarrow \eta^\prime \eta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K. Nisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Savinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.012008⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.L031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336675v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_{s}^{0} \rightarrow \eta^{\prime} X_{s\bar{s}}$ at Belle Using a Semi-Inclusive Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First determination of the spin and parity of the charmed-strange baryon $\Xi_{c}(2970)^+$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.E. Browder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D.M. Asner</w:t>
+                <w:t xml:space="preserve">T.J. Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.012007⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (11), pp.L111101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.L111101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164351v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of branching fractions and asymmetry parameters of $\Xi^0_c\to \Lambda\bar K^{*0}$, $\Xi^0_c\to \Sigma^0\bar K^{*0}$, and $\Xi^0_c\to \Sigma^+K^{*-}$ decays at Belle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">Test of lepton flavor universality and search for lepton flavor violation in $B \rightarrow K\ell \ell$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sandilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)160⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217594v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $q^2$ Moments of Inclusive $B \rightarrow X_c \ell^+ \nu_{\ell}$ Decays with Hadronic Tagging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.U. Bernlochner</w:t>
+                <w:t xml:space="preserve">Search for B+→K+νν¯ Decays Using an Inclusive Tagging Method at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ahlburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (18), pp.181802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.181802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.112011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03507538v1</w:t>
+                <w:t xml:space="preserve">hal-03224742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of the spin and parity of the charmed-strange baryon $\Xi_{c}(2970)^+$</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.K. Kim</w:t>
+                <w:t xml:space="preserve">Measurement of the masses and widths of the $\Sigma_c(2455)^+$ and $\Sigma_c(2520)^+$ baryons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.L111101⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.052003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914532v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton flavor universality and search for lepton flavor violation in $B \rightarrow K\ell \ell$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">Measurements of Partial Branching Fractions of Inclusive $B \to X_u \, \ell^+\, \nu_{\ell}$ Decays with Hadronic Tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sutcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Tonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.U. Bernlochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)105⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.012008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290768v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of time-dependent $CP$ violation parameters in $B^0 \to K_0^SK_0^SK_0^S$ decays at Belle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Higuchi</w:t>
+                <w:t xml:space="preserve">Measurements of branching fractions and asymmetry parameters of $\Xi^0_c\to \Lambda\bar K^{*0}$, $\Xi^0_c\to \Sigma^0\bar K^{*0}$, and $\Xi^0_c\to \Sigma^+K^{*-}$ decays at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Miyabayashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Sumisawa</w:t>
+                <w:t xml:space="preserve">S.S. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.032003⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011001v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for B+→K+νν¯ Decays Using an Inclusive Tagging Method at Belle II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of $q^2$ Moments of Inclusive $B \rightarrow X_c \ell^+ \nu_{\ell}$ Decays with Hadronic Tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Tonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abudinén</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sutcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.U. Bernlochner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.181802⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (11), pp.112011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.112011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224742v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the Decay $B_s^0 \rightarrow \eta^\prime \eta$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for $B_{s}^{0} \rightarrow \eta^{\prime} X_{s\bar{s}}$ at Belle Using a Semi-Inclusive Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.K. Nisar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">T.E. Browder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.L031101. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.012007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L031101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269824v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the branching fractions of $\Lambda_c^+ \to p \eta$ and $\Lambda_c^+ \to p \pi^0$ decays at Belle</w:t>
               </w:r>
@@ -14902,51 +14902,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (7), pp.072004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.072004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
@@ -15036,51 +15036,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (11), pp.112006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.112006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
@@ -15097,51 +15097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the $\eta_{c2}(1D)$ in $e^+e^-\to\gamma\eta_{c2}(1D)$ at $\sqrt{s}$ near 10.6 GeV at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15149,72 +15149,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.012012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
@@ -15231,124 +15231,124 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Differential Branching Fractions of Inclusive ${B \to X_u \, \ell^+\, \nu_{\ell}}$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sutcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Tonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.U. Bernlochner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (26), pp.261801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.261801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
@@ -15365,124 +15365,124 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise measurement of the $D^0$ and $D^+$ lifetimes at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (21), pp.211801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.211801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
@@ -15493,295 +15493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the decay $\Omega_{c}^{0} \to \pi^+\Omega(2012)^- \to \pi^+ (\bar{K}\Xi)^{-}$</w:t>
+                <w:t xml:space="preserve">Search for $B^{0} \to \tau^\pm \ell^\mp$ ($\ell=e,\mu$) with a hadronic tagging method at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.P. Shen</w:t>
+                <w:t xml:space="preserve">H. Atmacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052005⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (9), pp.L091105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L091105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262063v1</w:t>
+                <w:t xml:space="preserve">hal-03461676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B^{0} \to \tau^\pm \ell^\mp$ ($\ell=e,\mu$) with a hadronic tagging method at Belle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the decay $\Omega_{c}^{0} \to \pi^+\Omega(2012)^- \to \pi^+ (\bar{K}\Xi)^{-}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kinoshita</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (9), pp.L091105. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.052005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L091105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461676v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of Lepton-Flavor Universality in ${B\to K^\ast\ell^+\ell^-}$ Decays at Belle</w:t>
               </w:r>
@@ -15840,51 +15840,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (16), pp.161801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.161801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
@@ -15901,51 +15901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the energy dependence of the e$^{+}$e$^{−}$ → $ B\overline{B} $, $ B{\overline{B}}^{\ast } $ and $ {B}^{\ast }{\overline{B}}^{\ast } $ exclusive cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mizuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15953,72 +15953,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 06, pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
@@ -16074,51 +16074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16163,965 +16163,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for lepton-number- and baryon-number-violating tau decays at Belle</w:t>
+                <w:t xml:space="preserve">New physics in $B$ meson mixing: future sensitivity and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sahoo</w:t>
+                <w:t xml:space="preserve">Jérôme Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. Mohanty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Adamczyk</w:t>
+                <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Ligeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Papucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.111101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.111101⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.056023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.056023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010979v1</w:t>
+                <w:t xml:space="preserve">hal-02886955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\mathcal{R}(D)$ and $\mathcal{R}(D^*)$ with a semileptonic tagging method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Urquijo</w:t>
+                <w:t xml:space="preserve">Search for Axionlike Particles Produced in e + e − Collisions at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akopov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (16), pp.161803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.161803⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.161806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350157v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03040091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Radiative Decays of $\Upsilon(1S)$ to $\chi_{c1}$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Katrenko</w:t>
+                <w:t xml:space="preserve">Measurement of $\mathcal{R}(D)$ and $\mathcal{R}(D^*)$ with a semileptonic tagging method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (12), pp.122001. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 124 (16), pp.161803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.161803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.122001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383431v1</w:t>
+                <w:t xml:space="preserve">hal-02350157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Particle Physics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for lepton-number- and baryon-number-violating tau decays at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beringer</w:t>
+                <w:t xml:space="preserve">D. Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.A. Dwyer</w:t>
+                <w:t xml:space="preserve">G.B. Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ptep/ptaa104⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.111101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.111101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934031v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for the $\eta_{c2}(1D)$ in $B$ decays at Belle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Particle Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Zyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chilikin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
+                <w:t xml:space="preserve">R.M. Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Asner</w:t>
+                <w:t xml:space="preserve">J. Beringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2020)034⟩</w:t>
+              <w:t xml:space="preserve">PTEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (8), pp.083C01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ptep/ptaa104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098928v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New physics in $B$ meson mixing: future sensitivity and limitations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of the Radiative Decays of $\Upsilon(1S)$ to $\chi_{c1}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Ligeti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michele Papucci</w:t>
+                <w:t xml:space="preserve">P. Katrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.056023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (12), pp.122001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886955v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Axionlike Particles Produced in e + e − Collisions at Belle II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Abudinén</w:t>
+                <w:t xml:space="preserve">First search for the $\eta_{c2}(1D)$ in $B$ decays at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chilikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aloisio</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (16), </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.161806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2020)034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-03040091v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for $B^+ \to \mu^+\, \nu_\mu$ and $B^+ \to \mu^+\, N$ with inclusive tagging</w:t>
               </w:r>
@@ -17254,90 +17254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for an Invisibly Decaying $Z^{\prime}$ Boson at Belle II in $e^+ e^- \to \mu^+ \mu^- (e^{\pm} \mu^{\mp})$ Plus Missing Energy Final States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (14), pp.141801. </w:t>
@@ -17375,77 +17375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the integrated luminosity of the Phase 2 data of the Belle II experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17522,51 +17522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Belle II Physics Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Urquijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Altmannshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17637,1008 +17637,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a light $CP$-odd Higgs boson and low-mass dark matter at the Belle experiment</w:t>
+                <w:t xml:space="preserve">First measurement of the CKM angle $\phi_3$ with $B^{\pm}\to D(K_{\rm S}^0\pi^+\pi^-\pi^0)K^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.S. Seong</w:t>
+                <w:t xml:space="preserve">P.K. Resmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Vahsen</w:t>
+                <w:t xml:space="preserve">J. Libby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (1), pp.011801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.011801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2019)178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886168v1</w:t>
+                <w:t xml:space="preserve">hal-02303023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the CKM angle $\phi_3$ with $B^{\pm}\to D(K_{\rm S}^0\pi^+\pi^-\pi^0)K^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Search for a light $CP$-odd Higgs boson and low-mass dark matter at the Belle experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.K. Resmi</w:t>
+                <w:t xml:space="preserve">I.S. Seong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Libby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Trabelsi</w:t>
+                <w:t xml:space="preserve">S.E. Vahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.178. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.011801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2019)178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.011801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303023v1</w:t>
+                <w:t xml:space="preserve">hal-01886168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a vector charmoniumlike state in $e^+e^- \to D^+_sD_{s1}(2536)^-+c.c.$</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X.L. Wang</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM matrix element $|V_{cb}|$ from $B^0\to D^{*-}\ell^ {+} \nu_\ell$ at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Waheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Urquijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferlewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (11), pp.111103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.111103⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.052007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383402v1</w:t>
+                <w:t xml:space="preserve">hal-01880835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $X(3872)$ and $X(3915)$ decay into $\chi_{c1} \pi^0$ in $B$ decays at Belle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Jia</w:t>
+                <w:t xml:space="preserve">Measurements of the Branching Fractions ${\cal B}(B^{-} \to \bar{\Lambda}_{c}^{-} \Xi_{c}^{'0})$, ${\cal B}(B^{-} \to \bar{\Lambda}_{c}^{-} \Xi_{c}(2645)^{0})$ and ${\cal B}(B^{-} \to \bar{\Lambda}_{c}^{-} \Xi_{c}(2790)^{0}) $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (11), pp.111101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.111101⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (11), pp.112010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.112010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129987v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $ \tau^- \rightarrow \pi^- \nu_{\tau} e^+ e^- $ and search for $\tau^- \rightarrow \pi^- \nu_{\tau} \mu^+ \mu^-$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of a vector charmoniumlike state in $e^+e^- \to D^+_sD_{s1}(2536)^-+c.c.$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Z. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Epifanov</w:t>
+                <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (7), pp.071101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.071101⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (11), pp.111103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.111103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302993v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM matrix element $|V_{cb}|$ from $B^0\to D^{*-}\ell^ {+} \nu_\ell$ at Belle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Ferlewicz</w:t>
+                <w:t xml:space="preserve">Search for $X(3872)$ and $X(3915)$ decay into $\chi_{c1} \pi^0$ in $B$ decays at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Adamczyk</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (5), pp.052007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (11), pp.111101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.111101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880835v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the Branching Fractions ${\cal B}(B^{-} \to \bar{\Lambda}_{c}^{-} \Xi_{c}^{'0})$, ${\cal B}(B^{-} \to \bar{\Lambda}_{c}^{-} \Xi_{c}(2645)^{0})$ and ${\cal B}(B^{-} \to \bar{\Lambda}_{c}^{-} \Xi_{c}(2790)^{0}) $</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Observation of $ \tau^- \rightarrow \pi^- \nu_{\tau} e^+ e^- $ and search for $\tau^- \rightarrow \pi^- \nu_{\tau} \mu^+ \mu^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.B. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.P. Shen</w:t>
+                <w:t xml:space="preserve">D. Epifanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (11), pp.112010. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.071101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.112010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.071101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403588v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the $B \to Y(4260) K, ~Y(4260) \to J/\psi \pi^+\pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18741,51 +18741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Kaliyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.B. Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18983,77 +18983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Measurements of Absolute Branching Fractions of the $\Xi_c^0$ Baryon at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.B. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19130,90 +19130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the branching fraction and time-dependent $CP$ asymmetry for $B^0\to J/\psi\pi^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (11), pp.112008. </w:t>
@@ -19277,77 +19277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Al Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (1), pp.012005. </w:t>
@@ -19379,351 +19379,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of time-dependent $CP$ asymmetries in $B^{0}\to K_S^0 \eta \gamma$ decays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Yamamoto</w:t>
+                <w:t xml:space="preserve">Search for the lepton-flavor-violating decay $B^{0}\to K^{\ast 0} \mu^{\pm} e^{\mp}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sandilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (9), pp.092003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.071101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.071101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763483v1</w:t>
+                <w:t xml:space="preserve">hal-01846610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the lepton-flavor-violating decay $B^{0}\to K^{\ast 0} \mu^{\pm} e^{\mp}$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.J. Schwartz</w:t>
+                <w:t xml:space="preserve">Measurement of time-dependent $CP$ asymmetries in $B^{0}\to K_S^0 \eta \gamma$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sumisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (7), pp.071101. </w:t>
+              <w:t xml:space="preserve">, 2018, 97 (9), pp.092003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.071101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846610v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for $\Upsilon(1S,2S) \to Z^{+}_{c}Z^{(\prime) -}_{c}$ and $e^{+}e^{-} \to Z^{+}_{c}Z^{(\prime) -}_{c}$ at $\sqrt{s}$ = 10.52, 10.58, and 10.867 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Z. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19781,63 +19781,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated search for long-lived particles decaying to jet pairs</w:t>
+                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aaij</w:t>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19864,114 +19864,114 @@
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 77 (12), pp.812. </w:t>
+              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669717v1</w:t>
+                <w:t xml:space="preserve">hal-01645701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved limit on the branching fraction of the rare decay ${{K} ^0_{\mathrm { \scriptscriptstyle S}}} \rightarrow \mu ^+\mu ^-$</w:t>
+                <w:t xml:space="preserve">Updated search for long-lived particles decaying to jet pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Aaij</w:t>
+                <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19998,108 +19998,108 @@
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 77 (10), pp.678. </w:t>
+              <w:t xml:space="preserve">, 2017, 77 (12), pp.812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5230-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645701v1</w:t>
+                <w:t xml:space="preserve">hal-01669717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of a baryonic $B_s^0$ decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Observation of the $\varXi^{-}_{b}\to J/\psi\varLambda K^{-}$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20128,112 +20128,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (4), pp.041802. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 772, pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.041802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582764v1</w:t>
+                <w:t xml:space="preserve">in2p3-01441661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $\varXi^{-}_{b}\to J/\psi\varLambda K^{-}$ decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">First observation of a baryonic $B_s^0$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20262,112 +20262,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 772, pp.265-273. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (4), pp.041802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.041802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01441661v1</w:t>
+                <w:t xml:space="preserve">hal-01582764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated branching fraction measurements of $B^0_{(s)} \to K_{\mathrm{\scriptscriptstyle S}}^0 h^+ h^{\prime -}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20457,51 +20457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of charmonium production in ${b}$-hadron decays and first evidence for the decay ${{{B}} ^0_{{s}}} \!\rightarrow \phi \phi \phi $</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20585,191 +20585,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averages of $b$-hadron, $c$-hadron, and $\tau$-lepton properties as of summer 2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bozek</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0\rightarrow\pi^+\pi^-\pi^+\pi^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5058-4⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 769, pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01518154v1</w:t>
+                <w:t xml:space="preserve">in2p3-01415342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $B_{s}^{0} \to \eta_{c} \phi$ and evidence for $B_{s}^{0} \to \eta_{c} \pi^{+} \pi^{-} $</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Search for decays of neutral beauty mesons into four muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20802,108 +20802,108 @@
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 21, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)021⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 03, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01478539v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01401975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for decays of neutral beauty mesons into four muons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Observation of the decay $B_{s}^{0} \to \eta_{c} \phi$ and evidence for $B_{s}^{0} \to \eta_{c} \pi^{+} \pi^{-} $</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20936,242 +20936,242 @@
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 03, pp.001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2017)001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01401975v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01478539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0\rightarrow\pi^+\pi^-\pi^+\pi^-$ decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Akar</w:t>
+                <w:t xml:space="preserve">Averages of $b$-hadron, $c$-hadron, and $\tau$-lepton properties as of summer 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Amhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sw. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ben-Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernlochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 769, pp.345-356. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01415342v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01518154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of lepton universality with $B^{0} \rightarrow K^{*0}\ell^{+}\ell^{-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21261,51 +21261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of charmless baryonic decays $B^0_{(s)} \to p \bar{p} h^+ h^{\prime-}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21395,51 +21395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances and $CP$ violation in $B_s^0$ and $\overline{B}_s^0 \to J/\psi K^+K^-$ decays in the mass region above the $\phi(1020)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21529,51 +21529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the two-body charmless baryonic decay $B^+ \to p \bar\Lambda$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21663,51 +21663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $B^{0}_{s}$ and $D^{-}_{s}$ meson lifetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21797,51 +21797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the decay $\Lambda^0_b \to p K^- \mu^+ \mu^-$ and a search for $C\!P$ violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21925,57 +21925,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of forward $W$ and $Z$ boson production in association with jets in proton-proton collisions at $\sqrt{s}=8$~TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Observation of the $\Lambda_b^0\to\Lambda\phi$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22004,112 +22004,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 05, pp.131. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 759, pp.282-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2016)131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01311268v1</w:t>
+                <w:t xml:space="preserve">in2p3-01285948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Higgs-like bosons decaying into long-lived exotic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22193,57 +22193,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01366369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_c^+$ decays to the $p\overline p\pi^+$ final state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Measurement of forward $W$ and $Z$ boson production in association with jets in proton-proton collisions at $\sqrt{s}=8$~TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22272,112 +22272,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 759, pp.313-321. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2016)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01292932v1</w:t>
+                <w:t xml:space="preserve">in2p3-01311268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $\Lambda_b^0\to\Lambda\phi$ decay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Search for $B_c^+$ decays to the $p\overline p\pi^+$ final state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22410,108 +22410,108 @@
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 759, pp.282-292. </w:t>
+              <w:t xml:space="preserve">, 2016, 759, pp.313-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.05.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01285948v1</w:t>
+                <w:t xml:space="preserve">in2p3-01292932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $C\!P$ observables in $B^\pm \rightarrow D K^\pm$ and $B^\pm \rightarrow D \pi^\pm$ with two- and four-body $D$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22601,51 +22601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for exotic hadron contributions to $\Lambda_b^0 \to J/\psi p \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22729,57 +22729,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01336333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for structure in the $B_s^0\pi^\pm$ invariant mass spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Amplitude analysis of $B^{-} \to D^{+} \pi^{-} \pi^{-}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22808,112 +22808,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.152003. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.072001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.152003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.072001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01350881v1</w:t>
+                <w:t xml:space="preserve">in2p3-01351559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of $B^{-} \to D^{+} \pi^{-} \pi^{-}$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Search for structure in the $B_s^0\pi^\pm$ invariant mass spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22942,112 +22942,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.072001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.152003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.072001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.152003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01351559v1</w:t>
+                <w:t xml:space="preserve">in2p3-01350881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $ \Lambda_b^0 \to \psi(2S)pK^-$ and $ \Lambda_b^0 \to J/\psi \pi^+ \pi^- pK^-$ decays and a measurement of the $\Lambda_b^0$ baryon mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23137,51 +23137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of the Standard Model CKM fit and constraints on $\Delta F=2$ New Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23265,57 +23265,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01194543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B_s^0 \to \phi \phi$ branching fraction and search for the decay $B^0 \to \phi \phi$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Dalitz plot analysis of $B^0 \to \overline{D}^0 \pi^+\pi^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23323,133 +23323,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2015)053⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.032002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.032002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01184641v1</w:t>
+                <w:t xml:space="preserve">in2p3-01150338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward production of $\Upsilon$ mesons in $pp$ collisions at $\sqrt{s}=7$ and 8TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Precise measurements of the properties of the B_1(5721)^(0,+) and B_2*(5747)^(0,+) states and observation of B^(+,0) pi^(-,+) mass structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23457,133 +23457,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11, pp.103. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 2015 (4), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2015)024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2015)103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01196073v1</w:t>
+                <w:t xml:space="preserve">in2p3-01114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalitz plot analysis of $B^0 \to \overline{D}^0 \pi^+\pi^-$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $B_s^0 \to \phi \phi$ branching fraction and search for the decay $B^0 \to \phi \phi$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23591,133 +23591,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.032002. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.032002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2015)053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01150338v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01184641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise measurements of the properties of the B_1(5721)^(0,+) and B_2*(5747)^(0,+) states and observation of B^(+,0) pi^(-,+) mass structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">Forward production of $\Upsilon$ mesons in $pp$ collisions at $\sqrt{s}=7$ and 8TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23725,133 +23725,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015 (4), pp.24. </w:t>
+              <w:t xml:space="preserve">, 2015, 11, pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2015)024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2015)103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01114799v1</w:t>
+                <w:t xml:space="preserve">in2p3-01196073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude analysis of $B^0 \rightarrow \bar{D}^0 K^+ \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23941,51 +23941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for hidden-sector bosons in $B^0 \!\to K^{*0}\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24075,51 +24075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $B^{-}\to DK^-\pi^+\pi^-$ and $B^-\to D\pi^-\pi^+\pi^-$ decays and determination of the CKM angle $\gamma$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24127,51 +24127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.112005. </w:t>
@@ -24343,51 +24343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the decay $B_s^0 \to \overline{D}^{0} f_{0}(980)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24395,51 +24395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 08, pp.005. </w:t>
@@ -24477,51 +24477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the forward $Z$ boson production cross-section in $pp$ collisions at $\sqrt{s}$ = 7 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24529,51 +24529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 08, pp.039. </w:t>
@@ -24611,51 +24611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for long-lived heavy charged particles using a ring imaging Cherenkov technique at LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24745,51 +24745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular analysis of the $B^0 \rightarrow K^{*0} e^+ e^-$ decay in the low-$q^2$ region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24797,51 +24797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Affolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (4), pp.64. </w:t>
@@ -24873,325 +24873,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01103075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future sensitivity to new physics in B_d, B_s and K mixings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Physics of the B Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Ligeti</w:t>
+                <w:t xml:space="preserve">A. J. Bevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Monteil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Papucci</w:t>
+                <w:t xml:space="preserve">B. Golob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Mannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. D. Yabsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.033016⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862357v1</w:t>
+                <w:t xml:space="preserve">in2p3-01011976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physics of the B Factories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Th. Mannel</w:t>
+                <w:t xml:space="preserve">Future sensitivity to new physics in B_d, B_s and K mixings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prell</w:t>
+                <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Ligeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. D. Yabsley</w:t>
+                <w:t xml:space="preserve">Stephane Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Papucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74, pp.3026. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.033016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3026-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.033016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01011976v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of selected flavour observables within the Standard Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25797,51 +25797,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of $A^{b}_{FB}$ using Jet Charge Measurements in Z Decays</w:t>
+                <w:t xml:space="preserve">The forward-backward asymmetry for charm quarks at the Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -25880,69 +25880,69 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 426, pp.217-230</w:t>
+              <w:t xml:space="preserve">, 1998, 434, pp.415-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011555v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the axial-vector tau spectral functions and determination of $\alpha_{s}$(M$^2_\tau$) from hadronic tau decays</w:t>
               </w:r>
@@ -26297,51 +26297,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forward-backward asymmetry for charm quarks at the Z</w:t>
+                <w:t xml:space="preserve">Determination of $A^{b}_{FB}$ using Jet Charge Measurements in Z Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -26380,93 +26380,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 434, pp.415-425</w:t>
+              <w:t xml:space="preserve">, 1998, 426, pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000302v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant structure and flavour tagging in the $B\pi^{\pm}$ system using fully reconstructed $B$ decay</w:t>
+                <w:t xml:space="preserve">$K^{0}_{S}$ production in $\tau$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -26501,97 +26501,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 425, pp.215-226</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011558v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry in the photon(s) plus missing energy channels at $\sqrt{s}$=161 GeV and 172 GeV</w:t>
+                <w:t xml:space="preserve">Searches for the Neutral Higgs Bosons of the MSSM in $e^+ e^-$ Collisions at Centre-of-mass Energies of 181-184 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -26630,93 +26630,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 420, pp.127-139</w:t>
+              <w:t xml:space="preserve">, 1998, 440, pp.419-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000365v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for sleptons in $e^+ e^-$ collisions at centre-of-mass energies up to 184 GeV</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry with a dominant R-parity violating LLE coupling in $e^+e^-$ collisions at centre-of-mass energies of 130 GeV to 172 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -26751,106 +26751,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.433-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000303v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the b baryon lifetime and branching fractions in Z decays</w:t>
+                <w:t xml:space="preserve">Search for supersymmetry in the photon(s) plus missing energy channels at $\sqrt{s}$=161 GeV and 172 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -26885,97 +26876,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 2, pp.197-211</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 420, pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000306v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar quark searches in $e^+ e^-$ collisions at $\sqrt{s}$ = 181-184 GeV</w:t>
+                <w:t xml:space="preserve">Search for sleptons in $e^+ e^-$ collisions at centre-of-mass energies up to 184 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27014,93 +27005,102 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 434, pp.189-199</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 433, pp.176-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00690-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000304v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $B^0_s$ oscillations and lifetime using fully reconstructed $D^-_s$ decays</w:t>
+                <w:t xml:space="preserve">A measurement of the gluon splitting rate into $b\bar b$ pairs in hadronic Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27135,97 +27135,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 4, pp.367-385</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 434, pp.437-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011559v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for evidence of compositeness at LEP I</w:t>
+                <w:t xml:space="preserve">Resonant structure and flavour tagging in the $B\pi^{\pm}$ system using fully reconstructed $B$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27260,97 +27260,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 4, pp.571-590</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 425, pp.215-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011556v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the gluon splitting rate into $b\bar b$ pairs in hadronic Z decays</w:t>
+                <w:t xml:space="preserve">Scalar quark searches in $e^+ e^-$ collisions at $\sqrt{s}$ = 181-184 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27389,93 +27389,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 434, pp.437-450</w:t>
+              <w:t xml:space="preserve">, 1998, 434, pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011553v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of Quantum Chromodynamics with the ALEPH Detector</w:t>
+                <w:t xml:space="preserve">Search for evidence of compositeness at LEP I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27510,97 +27510,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 294, pp.1-165</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000307v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of doubly-charmed B decays at LEP</w:t>
+                <w:t xml:space="preserve">Study of $B^0_s$ oscillations and lifetime using fully reconstructed $D^-_s$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27639,93 +27639,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 4, pp.387-407</w:t>
+              <w:t xml:space="preserve">, 1998, 4, pp.367-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000305v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-prong $\tau$ decays with charged kaons</w:t>
+                <w:t xml:space="preserve">Measurement of the b baryon lifetime and branching fractions in Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27764,102 +27764,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 1, pp.65-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 2, pp.197-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003481v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$K^{0}_{S}$ production in $\tau$ decays</w:t>
+                <w:t xml:space="preserve">Studies of Quantum Chromodynamics with the ALEPH Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -27894,97 +27885,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 4, pp.29-45</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 294, pp.1-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001158v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for the Neutral Higgs Bosons of the MSSM in $e^+ e^-$ Collisions at Centre-of-mass Energies of 181-184 GeV</w:t>
+                <w:t xml:space="preserve">Observation of doubly-charmed B decays at LEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -28019,97 +28010,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 440, pp.419-434</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.387-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000192v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for supersymmetry with a dominant R-parity violating LLE coupling in $e^+e^-$ collisions at centre-of-mass energies of 130 GeV to 172 GeV</w:t>
+                <w:t xml:space="preserve">Three-prong $\tau$ decays with charged kaons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -28148,69 +28139,78 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 4, pp.433-451</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 1, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01245798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000308v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the fraction of hadronic Z decays into charm quark pairs</w:t>
               </w:r>
@@ -28440,51 +28440,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single- and multi-photon production in $e^{+}e^{-}$ collisions at a centre-of-mass energy of 183 GeV</w:t>
+                <w:t xml:space="preserve">A measurement of the semileptonic branching ratio BR($b-\bar b \to pl\nu$X) and a study of inclusive $\pi^{\pm}/,K^{\pm},(p,p)$ production in Z decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -28519,97 +28519,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 429, pp.201-214</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.205-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011554v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the semileptonic branching ratio BR($b-\bar b \to pl\nu$X) and a study of inclusive $\pi^{\pm}/,K^{\pm},(p,p)$ production in Z decay</w:t>
+                <w:t xml:space="preserve">Single- and multi-photon production in $e^{+}e^{-}$ collisions at a centre-of-mass energy of 183 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -28644,356 +28644,356 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5, pp.205-227</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 429, pp.201-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003471v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper limit on the $\tau$ neutrino mass from three- and five-prong tau decays</w:t>
+                <w:t xml:space="preserve">Measurement of the W mass by direct reconstruction in $e^+ e^-$ collisions at 172 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 422, pp.384-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00062-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000376v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W mass by direct reconstruction in $e^+ e^-$ collisions at 172 GeV</w:t>
+                <w:t xml:space="preserve">An upper limit on the $\tau$ neutrino mass from three- and five-prong tau decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2, pp.395-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00062-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011557v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the Standard Model Higgs Boson at the LEP2 Collider near $\sqrt{s}$ = 183GeV</w:t>
+                <w:t xml:space="preserve">Four-jet final state production in $e^+ e^-$ collisions at centre-of-mass energies ranging from 130 to 184 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -29032,93 +29032,102 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 440, pp.403-35418</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 420, pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01596-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005056v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the inclusive $b \to s \gamma$ branching ratio</w:t>
+                <w:t xml:space="preserve">Search for the Standard Model Higgs Boson at the LEP2 Collider near $\sqrt{s}$ = 183GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -29157,386 +29166,377 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 429, pp.169-187</w:t>
+              <w:t xml:space="preserve">, 1998, 440, pp.403-35418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011560v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-jet final state production in $e^+ e^-$ collisions at centre-of-mass energies ranging from 130 to 184 GeV</w:t>
+                <w:t xml:space="preserve">Measurement of triple gauge-boson couplings at 172 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 420, pp.196-204. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 422, pp.369-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00061-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)01596-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000309v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of triple gauge-boson couplings at 172 GeV</w:t>
+                <w:t xml:space="preserve">A measurement of the inclusive $b \to s \gamma$ branching ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 422, pp.369-383. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 429, pp.169-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00061-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001159v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum correlations in hadronic Z decays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Measurement of $R_b$ using Mutually Exclusive Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -29546,89 +29546,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 73, pp.421-432</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 401, pp.163-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011564v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of $\mid V_{cb} \mid$ form factors and branching fractions in the decays $\bar B^0 \rightarrow D^{\star+}l^-\bar{\nu}_l$ and $\bar B^0 \rightarrow D^+l^-\bar{\nu}_l$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29687,106 +29687,106 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 395, pp.373-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measurement of $R_b$ using Mutually Exclusive Tags</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse momentum correlations in hadronic Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -29796,97 +29796,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 401, pp.163-175</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 73, pp.421-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010760v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the transverse spin correlations in the decay $Z \rightarrow \tau^+\tau^-$</w:t>
+                <w:t xml:space="preserve">Search for pair-production of long-lived heavy charged particles in $e^+ e^-$ annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -29925,93 +29925,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 405, pp.191-201</w:t>
+              <w:t xml:space="preserve">, 1997, 405, pp.379-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005697v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the neutral Higgs bosons of the MSSM in $e^+ e^-$ collisions at $\sqrt{s}$ from 130 to 172 GeV</w:t>
+                <w:t xml:space="preserve">Measurement of the spectral functions of vector current hadronictau decays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -30046,97 +30046,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 412, pp.173-188</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76, pp.15-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010777v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of muon-pair production at centre-of-mass energies from 20 to 136 GeV with the Aleph detector</w:t>
+                <w:t xml:space="preserve">A Measurement of $R_b$ using a Lifetime-Mass Tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -30175,102 +30175,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 399, pp.329-341. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 401, pp.150-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010782v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for sleptons in $e^+ e^-$ collisions at centre-of-mass energies of 161 GeV and 172 GeV.</w:t>
+                <w:t xml:space="preserve">Searches for scalar top and scalar bottom quarks at LEP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -30309,93 +30300,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 407, pp.377-388</w:t>
+              <w:t xml:space="preserve">, 1997, 413, pp.431-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010774v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W-pair cross section in $e^+ e^-$ collisions at 172 GeV</w:t>
+                <w:t xml:space="preserve">Measurement of the transverse spin correlations in the decay $Z \rightarrow \tau^+\tau^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -30434,93 +30425,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 415, pp.435-444</w:t>
+              <w:t xml:space="preserve">, 1997, 405, pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010776v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topology dependence of charged particle multiplicities in three-jet events</w:t>
+                <w:t xml:space="preserve">Search for the neutral Higgs bosons of the MSSM in $e^+ e^-$ collisions at $\sqrt{s}$ from 130 to 172 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -30555,122 +30546,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 76, pp.191-199</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 412, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010765v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of QCD in $e^{+}e^{-} \to$ hadrons at $E_{cm}$ = 130 and 136 GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The topology dependence of charged particle multiplicities in three-jet events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -30684,93 +30675,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 73, pp.409-420</w:t>
+              <w:t xml:space="preserve">, 1997, 76, pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001339v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W mass in $e^+e^-$ collisions at production threshold</w:t>
+                <w:t xml:space="preserve">Measurement of the W-pair cross section in $e^+ e^-$ collisions at 172 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -30809,93 +30800,93 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 401, pp.347-362</w:t>
+              <w:t xml:space="preserve">, 1997, 415, pp.435-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003563v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair-production of long-lived heavy charged particles in $e^+ e^-$ annihilation</w:t>
+                <w:t xml:space="preserve">Study of muon-pair production at centre-of-mass energies from 20 to 136 GeV with the Aleph detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -30934,93 +30925,102 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 405, pp.379-388</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 399, pp.329-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00353-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005698v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the spectral functions of vector current hadronictau decays.</w:t>
+                <w:t xml:space="preserve">Search for sleptons in $e^+ e^-$ collisions at centre-of-mass energies of 161 GeV and 172 GeV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -31055,122 +31055,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 76, pp.15-33</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 407, pp.377-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010763v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measurement of $R_b$ using a Lifetime-Mass Tag</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies of QCD in $e^{+}e^{-} \to$ hadrons at $E_{cm}$ = 130 and 136 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -31180,97 +31180,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 401, pp.150-162</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 73, pp.409-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010761v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for scalar top and scalar bottom quarks at LEP2</w:t>
+                <w:t xml:space="preserve">Measurement of the W mass in $e^+e^-$ collisions at production threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
@@ -31309,112 +31309,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 413, pp.431-446</w:t>
+              <w:t xml:space="preserve">, 1997, 401, pp.347-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010775v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved measurement of the $B^0_d$--$\overline{B}^0_d$ Oscillation frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31495,51 +31495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of orbitally excited charm mesons in semileptonic B decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31620,51 +31620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of tau decays involving eta and omega mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32601,70 +32601,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for excited leptons at 130-140 GeV</w:t>
+                <w:t xml:space="preserve">Search for heavy lepton pair production in $e^+e^-$ collisions at centre-of-mass energies of 130 and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32684,112 +32684,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 385, pp.445-453</w:t>
+              <w:t xml:space="preserve">, 1996, 384, pp.439-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001560v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of single and multi-photon production in $e^+e^-$ collisions at centre-of mass energies of 130 and 136 GeV</w:t>
+                <w:t xml:space="preserve">Strange b baryon production and lifetime in Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32809,112 +32809,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 384, pp.333-342</w:t>
+              <w:t xml:space="preserve">, 1996, 384, pp.449-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011566v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of hadron and lepton-pair production from $e^+e^-$ annihilation at centre-of-mass energies of 130 and 136 GeV</w:t>
+                <w:t xml:space="preserve">Measurement of Lambda polarization from Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32934,112 +32934,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 378, pp.373-384</w:t>
+              <w:t xml:space="preserve">, 1996, 374, pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003599v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the b forward-backward asymmetry and mixing using high-p$_t$ leptons</w:t>
+                <w:t xml:space="preserve">Search for excited leptons at 130-140 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33059,112 +33059,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 384, pp.414-426</w:t>
+              <w:t xml:space="preserve">, 1996, 385, pp.445-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003600v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for charginos and neutralinos with r-parity violation at $\sqrt{s}$ = 130 and 136 GeV.</w:t>
+                <w:t xml:space="preserve">A study of single and multi-photon production in $e^+e^-$ collisions at centre-of mass energies of 130 and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33184,112 +33184,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 384, pp.461-470</w:t>
+              <w:t xml:space="preserve">, 1996, 384, pp.333-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001557v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of sin$^{2}\vartheta^{eff}_{W}$ using jet charge measurements in hadronic Z decays</w:t>
+                <w:t xml:space="preserve">Search for charginos and neutralinos with r-parity violation at $\sqrt{s}$ = 130 and 136 GeV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33305,116 +33305,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 71, pp.357-378</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 384, pp.461-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011568v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved measurement of the $B^0$ and $B^+$ meson lifetimes</w:t>
+                <w:t xml:space="preserve">Four-jet final state production in $e^+e^-$ collisions at center-of-mass energies of 130 and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33434,112 +33434,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 71, pp.31-44</w:t>
+              <w:t xml:space="preserve">, 1996, 71, pp.179-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009625v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass limit for the Standard Model Higgs boson with the full LEP I ALEPH data sample</w:t>
+                <w:t xml:space="preserve">Measurement of hadron and lepton-pair production from $e^+e^-$ annihilation at centre-of-mass energies of 130 and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33559,112 +33559,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 384, pp.427-438</w:t>
+              <w:t xml:space="preserve">, 1996, 378, pp.373-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001361v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-jet final state production in $e^+e^-$ collisions at center-of-mass energies of 130 and 136 GeV</w:t>
+                <w:t xml:space="preserve">Mass limit for the Standard Model Higgs boson with the full LEP I ALEPH data sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33680,116 +33680,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 71, pp.179-197</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 384, pp.427-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001272v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy lepton pair production in $e^+e^-$ collisions at centre-of-mass energies of 130 and 136 GeV</w:t>
+                <w:t xml:space="preserve">Improved measurement of the $B^0$ and $B^+$ meson lifetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33805,116 +33805,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 384, pp.439-448</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 71, pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003614v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strange b baryon production and lifetime in Z decays</w:t>
+                <w:t xml:space="preserve">Measurement of the b forward-backward asymmetry and mixing using high-p$_t$ leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33934,112 +33934,112 @@
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 384, pp.449-460</w:t>
+              <w:t xml:space="preserve">, 1996, 384, pp.414-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001561v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Lambda polarization from Z decays</w:t>
+                <w:t xml:space="preserve">Determination of sin$^{2}\vartheta^{eff}_{W}$ using jet charge measurements in hadronic Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34055,116 +34055,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 374, pp.319-330</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 71, pp.357-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001377v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charm counting in b decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34245,51 +34245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass limit for the lightest neutralino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34370,51 +34370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the $B^0_s \bar{B}^0_s$ oscillation frequency using $D^-_s l^+$ combinations in Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34508,51 +34508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Casper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34620,51 +34620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for CP violation in the decay Z $\rightarrow b\bar{b}g$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34745,51 +34745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for supersymmetric particles in $e^+e^-$ collisions at centre-of-mass energies of 130 and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34870,51 +34870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the mass of the $\Lambda_b$ baryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34995,51 +34995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-fermion production in $e^+e^-$ collisions at centre-of-mass energies of 130 and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35120,51 +35120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of charmless hadronic B decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Decamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35717,671 +35717,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Lepton-Number and Baryon-Number Violating Tau Decays at Belle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physics reach of a long-lived particle detector at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Filimonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Garcia-Cely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hearty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th DAE-BRNS High Energy Physics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Snowmass 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823061v1</w:t>
+                <w:t xml:space="preserve">hal-03261233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Lepton Flavor Violation in $\Upsilon (1S)$ Decays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vishal Bhardwaj</w:t>
+                <w:t xml:space="preserve">Probing Lepton-Number and Baryon-Number Violating Tau Decays at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Mohanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th DAE-BRNS High Energy Physics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Jatni, India. pp.259-262, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-2354-8_47⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Jatni, India. pp.107-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-2354-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823063v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics reach of a long-lived particle detector at Belle II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Filimonova</w:t>
+                <w:t xml:space="preserve">Search for Lepton Flavor Violation in $\Upsilon (1S)$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Garcia-Cely</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vishal Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Snowmass 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th DAE-BRNS High Energy Physics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jatni, India. pp.259-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-2354-8_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261233v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction for $B^{0} \rightarrow \pi^{0} \pi^{0}$ decays reconstructed in 2019-2020 Belle II data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Adachi</w:t>
+                <w:t xml:space="preserve">Measurement of CKM Angle \(\phi _{3}\) Using \(B^{\pm } \rightarrow D (K_\mathrm{S}^{0}\pi ^{+}\pi ^{-}\pi ^{0})K^{\pm }\) Decays at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Resmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James F. Libby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Rencontres de Moriond on QCD and High Energy Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd DAE-BRNS High Energy Physics Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Chennai, India. pp.123-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-33-4408-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911011v1</w:t>
+                <w:t xml:space="preserve">hal-03238675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CKM Angle \(\phi _{3}\) Using \(B^{\pm } \rightarrow D (K_\mathrm{S}^{0}\pi ^{+}\pi ^{-}\pi ^{0})K^{\pm }\) Decays at Belle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of the branching fraction for $B^{0} \rightarrow \pi^{0} \pi^{0}$ decays reconstructed in 2019-2020 Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ahlburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd DAE-BRNS High Energy Physics Symposium 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55th Rencontres de Moriond on QCD and High Energy Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238675v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the time-integrated mixing probability $\chi_d$ with a semileptonic double-tagging strategy and $34.6 {\rm fb}^{-1}$ of Belle II collision data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Rencontres de Moriond on QCD and High Energy Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, Italy</w:t>
@@ -36410,64 +36410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(b \rightarrow s\ell \ell \) Decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sandilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36527,103 +36527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $B\to D^{(*)}h$ decays using $62.8~\mathrm{fb}^{-1}$ of Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Rencontres de Moriond on QCD and High Energy Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, Italy</w:t>
@@ -36756,64 +36756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the CKM Angle \( \phi _{3} \) Using B\( \rightarrow \)DK with Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lalwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36860,77 +36860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the isospin of $\Lambda_c(2765)^+/\Sigma_c(2765)^+$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36994,51 +36994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a new structure near 10.75 GeV in the energy dependence of the e$^{+}$e$^{−}$→ ϒ (nS)π$^{+}$π$^{−}$ (n = 1, 2, 3) cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mizuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37046,51 +37046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Heavy Quarkonium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Torino, Italy. pp.220, </w:t>
@@ -37122,320 +37122,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $D^{\ast-}$ polarization in the decay $B^0 \to D^{\ast -}\tau^+\nu_{\tau}$</w:t>
+                <w:t xml:space="preserve">Measurements of branching fraction and $CP$ asymmetry of the $\bar{B}^{0}(B^{0})\to K^{0}_{S}K^{\mp}\pi^{\pm}$ decay at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on the CKM Unitarity Triangle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073471v1</w:t>
+                <w:t xml:space="preserve">hal-01959738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of branching fraction and $CP$ asymmetry of the $\bar{B}^{0}(B^{0})\to K^{0}_{S}K^{\mp}\pi^{\pm}$ decay at Belle</w:t>
+                <w:t xml:space="preserve">Measurement of the $D^{\ast-}$ polarization in the decay $B^0 \to D^{\ast -}\tau^+\nu_{\tau}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">10th International Workshop on the CKM Unitarity Triangle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959738v1</w:t>
+                <w:t xml:space="preserve">hal-02073471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor Physics in the Quark Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37544,103 +37544,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the P_ccbars(4459)0 in Upsilon(1S, 2S) inclusive decays at Belle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latika Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossain Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Keun Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -37662,103 +37662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the CP asymmetry in $D^+ \to \pi^+ \pi^0$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latika Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossain Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norayr Akopov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -37793,51 +37793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the inclusive semileptonic $B$ meson branching fraction in 62.8 fb$^{-1}$ of Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37950,51 +37950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -38010,381 +38010,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $\chi_{bJ}(nP) \rightarrow \omega \Upsilon(1S)$ at Belle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+                <w:t xml:space="preserve">Snowmass 2021 White Paper on Upgrading SuperKEKB with a Polarized Electron Beam: Discovery Potential and Proposed Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Accardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Asner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atmacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sw. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910993v1</w:t>
+                <w:t xml:space="preserve">hal-03807828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowmass 2021 White Paper on Upgrading SuperKEKB with a Polarized Electron Beam: Discovery Potential and Proposed Implementation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the $B$$^{-}$ $\rightarrow$ $D$$^{0}$$\ell$$^{-}$$\bar{\nu}$$_{\ell}$ Branching Fraction in 62.8 fb$^{-1}$ of Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baartman</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03807828v1</w:t>
+                <w:t xml:space="preserve">hal-03735743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B$$^{-}$ $\rightarrow$ $D$$^{0}$$\ell$$^{-}$$\bar{\nu}$$_{\ell}$ Branching Fraction in 62.8 fb$^{-1}$ of Belle II data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Abudinén</w:t>
+                <w:t xml:space="preserve">Study of $\chi_{bJ}(nP) \rightarrow \omega \Upsilon(1S)$ at Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Aggarwal</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735743v1</w:t>
+                <w:t xml:space="preserve">hal-03910993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for $D^+ \to K^- K^0_s \pi^+ \pi^+ \pi^0$ at Belle</w:t>
               </w:r>
@@ -38432,103 +38432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular analysis of $B^+ \to \rho^+\rho^0$ decays reconstructed in 2019-2020 Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -38550,90 +38550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the branching fractions for $B \to K^{*}\gamma$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38668,103 +38668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovery of $B^0 \rightarrow J/\psi K^0_L $ at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -38786,90 +38786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive $B \to X_u \ell \nu_\ell$ Decays with Hadronic Full-event-interpretation Tagging in 62.8 fb$^{-1}$ of Belle II Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38904,103 +38904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of branching fractions and CP-violating charge asymmetries in multibody charmless $B$ decays reconstructed in 2019-2020 Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -39016,345 +39016,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of branching fractions and direct CP asymmetries in $B^{0}\to K^{+} \pi^{-}$, $B^+ \to K_{\rm S}^0\pi^+$ and $B^0 \to \pi^+\pi^-$ using 2019 and 2020 data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Measurement of the branching fractions of $B\to\eta' K$ decays using 2019/2020 Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267323v1</w:t>
+                <w:t xml:space="preserve">hal-03210354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fractions of $B\to\eta' K$ decays using 2019/2020 Belle II data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Measurements of branching fractions and direct CP asymmetries in $B^{0}\to K^{+} \pi^{-}$, $B^+ \to K_{\rm S}^0\pi^+$ and $B^0 \to \pi^+\pi^-$ using 2019 and 2020 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210354v1</w:t>
+                <w:t xml:space="preserve">hal-03267323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of branching fractions and direct ${\it CP}$-violating asymmetries in $B^+ \to K^+ \pi^0~\mbox{and}~\pi^+ \pi^0$ decays using 2019 and 2020 Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -39376,103 +39376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First search for direct $CP$-violating asymmetry in $B^0 \to K^0 \pi^0$ decays at Belle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -39488,145 +39488,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction ${\cal B}(\bar B^0\to D^{*+}\ell^-\bar\nu_\ell)$ with early Belle II data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Measurement of the semileptonic $\bar{B}^0 \to D^{*+} \ell^{-} \nu_{\ell}$ branching fraction with fully reconstructed $B$ meson decays and 34.6 fb$^{-1}$of Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564617v1</w:t>
+                <w:t xml:space="preserve">hal-02973214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of the method to determine the CKM angle $\gamma$ using $B^{\pm} \to D K^{\pm}$, $D \to K_{\rm S}^0\pi^+\pi^-$ decays</w:t>
               </w:r>
@@ -39724,227 +39724,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the semileptonic $\bar{B}^0 \to D^{*+} \ell^{-} \nu_{\ell}$ branching fraction with fully reconstructed $B$ meson decays and 34.6 fb$^{-1}$of Belle II data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Measurement of the branching fraction ${\cal B}(\bar B^0\to D^{*+}\ell^-\bar\nu_\ell)$ with early Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973214v1</w:t>
+                <w:t xml:space="preserve">hal-02564617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charmless $B$ decay reconstruction in 2019 Belle II data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -39960,1053 +39960,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-03038909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First flavor tagging calibration using 2019 Belle II data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">$\tau$ lepton mass measurement at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917253v1</w:t>
+                <w:t xml:space="preserve">hal-02934076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the semileptonic $\bar B^0\to D^{*+}\ell^-\bar\nu_\ell$ and $B^-\to D^{0}\ell^-\bar\nu_\ell$ decay processes with 34.6 fb$^{-1}$ of Belle II data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">First flavor tagging calibration using 2019 Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03039014v1</w:t>
+                <w:t xml:space="preserve">hal-02917253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\tau$ lepton mass measurement at Belle II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Studies of the semileptonic $\bar B^0\to D^{*+}\ell^-\bar\nu_\ell$ and $B^-\to D^{0}\ell^-\bar\nu_\ell$ decay processes with 34.6 fb$^{-1}$ of Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934076v1</w:t>
+                <w:t xml:space="preserve">in2p3-03039014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive $B^0 \to \pi^- \ell^+ \nu_\ell$ Decays with Hadronic Full Event Interpretation Tagging in 34.6 fb$^{-1}$ of Belle II Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Measurement of Hadronic Mass Moments $\langle M_X^n \rangle $ in $B \rightarrow X_c \ell \nu $ Decays at Belle II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03038981v1</w:t>
+                <w:t xml:space="preserve">hal-02953149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery of $B \to \phi K^{(*)}$ decays and measurement of the longitudinal polarization fraction $f_L$ in $B \to \phi K^{*}$ decays using the Summer 2020 Belle II dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Exclusive $B^0 \to \pi^- \ell^+ \nu_\ell$ Decays with Hadronic Full Event Interpretation Tagging in 34.6 fb$^{-1}$ of Belle II Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03039040v1</w:t>
+                <w:t xml:space="preserve">in2p3-03038981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Hadronic Mass Moments $\langle M_X^n \rangle $ in $B \rightarrow X_c \ell \nu $ Decays at Belle II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Rediscovery of $B \to \phi K^{(*)}$ decays and measurement of the longitudinal polarization fraction $f_L$ in $B \to \phi K^{*}$ decays using the Summer 2020 Belle II dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953149v1</w:t>
+                <w:t xml:space="preserve">in2p3-03039040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B^0$ lifetime using fully reconstructed hadronic decays in the 2019 Belle II dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Measurements of branching fractions and CP-violating charge asymmetries in charmless $B$ decays reconstructed in 2019–2020 Belle II data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739571v1</w:t>
+                <w:t xml:space="preserve">hal-02973131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the Decay $B_s^0 \rightarrow \eta^\prime \eta$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Abdesselam</w:t>
+                <w:t xml:space="preserve">Measurement of the $B^0$ lifetime using fully reconstructed hadronic decays in the 2019 Belle II dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Aihara</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953163v1</w:t>
+                <w:t xml:space="preserve">hal-02739571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calibration of the Belle II hadronic tag-side reconstruction algorithm with $B \rightarrow X\ell \nu$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ahlburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -41022,145 +41022,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-03040130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of branching fractions and CP-violating charge asymmetries in charmless $B$ decays reconstructed in 2019–2020 Belle II data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Abudinén</w:t>
+                <w:t xml:space="preserve">Search for the Decay $B_s^0 \rightarrow \eta^\prime \eta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ahlburg</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973131v1</w:t>
+                <w:t xml:space="preserve">hal-02953163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $\mathcal{R}(D)$ and $\mathcal{R}(D^{\ast})$ with a semileptonic tagging method</w:t>
               </w:r>
@@ -41172,51 +41172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41290,51 +41290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41382,103 +41382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averages of b-hadron, c-hadron, and tau-lepton properties as of early 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sw. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -41772,51 +41772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/37w5-glpp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alhakami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.011802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abumusabh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2fhj-8vyx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mkx8-cl23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Adachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latika Aggarwal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossain Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Akopov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7p5s-f9qp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.032012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmn3-h8fy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jnwn-ts6q" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hajjaji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Missaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trabelsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzaza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.115975" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mateusz Adamczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yzvh-v3hm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8x1h-39dp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vg9c-xvdc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)184" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dcwd-5tg4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Alhakami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.072013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101804" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391075v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maity" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahinipati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.L031101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.012001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)212" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211804" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.012001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutsche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanhart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Hern&#225;ndez-Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.030001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787810v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aloisio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)206" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernlochner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tackmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.211801" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303008v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teramoto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uehara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Said" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abudin&#233;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.072002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.181803" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nayak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishida" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)178" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303032v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodrov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pakhlov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Zhu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Gao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L. Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.012006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111104" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302675v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.181801" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.051804" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.021801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -T. Lai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Asner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.181804" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Han" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Shen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2023)055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mizuk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L031104" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.231801" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lalwani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L031101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)146" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Luo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adachi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aihara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Asner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L011102" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudinen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L031103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanuki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Marino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.261802" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hirata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iijima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kato" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.071804" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -N. Chu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -R. Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Z. Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.112007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krohn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferlewicz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urquijo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.012003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302749v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302689v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.121802" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303064v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Y. Chang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.052011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Moon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Won" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111102" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897818v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichirou Adachi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Asner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Atmacan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir Aushev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L031102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.091902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.032006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano de Marino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guadagnoli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Beom Park" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.055010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhuyan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L051101" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302719v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171803" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302827v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.071802" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L091102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Li" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Cui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Shen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)090" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586262v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.081804" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bloomfield" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Sevior" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525227v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nath" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787846v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2022)034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224718v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gebauer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bele&#241;o" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.032013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czank" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaegle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.012003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580300v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savinov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Asner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.L051103" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525213v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waheed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580504v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)095" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650576v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayasaka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)110" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572538v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2022)063" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ahn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arinstein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arita" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288756v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yelton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alsaid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336675v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sutcliffe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Tonder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.U. Bernlochner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164351v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Browder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217594v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Tang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)160" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welsch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112011" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914532v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.L111101" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290768v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandilya" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)105" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011001v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higuchi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyabayashi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sumisawa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.032003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ahlburg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.181802" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269824v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Nisar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L031101" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171335v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.072004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486059v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovalenko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmash" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krokovny" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269822v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507489v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.261801" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438864v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.211801" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262063v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmacan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Schwartz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinoshita" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L091105" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aziz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.161801" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217540v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)137" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557739v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ku" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.012003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010979v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahoo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Mohanty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.111101" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350157v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.161803" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383431v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katrenko" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.122001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934031v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Zyla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barnett" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beringer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Dwyer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptaa104" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098928v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chilikin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Asner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2020)034" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886955v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Ligeti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monteil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papucci" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.056023" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03040091v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.161806" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098932v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;t. Prim" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;u. Bernlochner" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldenzweig" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.032007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504642v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141801" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/44/2/021001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902963v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Altmannshofer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujean" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptz106" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886168v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Seong" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Vahsen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.011801" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303023v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Resmi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libby" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2019)178" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383402v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Yuan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.111103" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129987v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.111101" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302993v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Epifanov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.071101" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880835v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052007" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403588v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Li" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.112010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065799v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Singh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.071102" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975380v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kaliyar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Behera" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.031102" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066908v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bell&#233;e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pais" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puig Navarro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7127-3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952704v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.082001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990229v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.112008" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802080v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.012005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763483v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakano" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamamoto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092003" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846610v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.071101" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802037v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.112004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669717v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5178-x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582764v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adinolfi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ajaltouni" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041802" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441661v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.045" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645671v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)027" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645574v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5151-8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518154v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw. Banerjee" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Haim" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozek" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5058-4" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478539v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)021" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401975v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415342v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.062" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582896v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)055" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645260v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.051103" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582785v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)037" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401993v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)162" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01311268v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2016)131" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366369v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4489-7" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292932v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.074" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285948v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.077" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01295442v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.022" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336333v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.082003" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350881v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.152003" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351559v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.072001" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292928v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Affolder" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2016)132" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194543v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deschamps" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes-Genon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacker" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.073007" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184641v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)053" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196073v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)103" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150338v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032002" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114799v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)024" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150324v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.012012" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184860v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.161802" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155636v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112005" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152574v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adametz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.121604" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150332v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)005" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155631v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)039" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292936v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3809-7" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01103075v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)064" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862357v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monteil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.033016" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011976v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bevan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golob" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Mannel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prell" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Yabsley" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3026-9" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602509v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itoh" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.033005" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204334v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchalla" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Komatsubara" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muheim" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestrini" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0716-1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005062v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001157v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529901108" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003469v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011555v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003470v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003466v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000596v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000302v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011558v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000365v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000303v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00690-X" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000306v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000304v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011559v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011556v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011553v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000307v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000305v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003481v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01245798" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001158v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000192v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000308v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001160v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000310v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011554v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003471v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000376v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011557v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jezequel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00062-8" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005056v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011560v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000309v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01596-7" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001159v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00061-6" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011564v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003564v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010760v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005697v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010777v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010782v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00353-5" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010774v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010776v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010765v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001339v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003563v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005698v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010763v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010761v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010775v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005700v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001724v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010778v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010781v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003522v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010780v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010762v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010779v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010764v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010773v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001560v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011566v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003599v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003600v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001557v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011568v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009625v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001361v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001272v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003614v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001561v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001377v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011567v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023126v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001562v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001547v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casper" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003613v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003615v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003602v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003591v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001456v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659009v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Vismaya" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sandilya" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Trabelsi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0289-3_349" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659013v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarna Prabha Maharana" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Sandilya" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Sagar Vobbilisetti" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0289-3_348" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555826v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismaya V S" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.462.0088" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174619v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokhee Park" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Itoh" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptaparna Biswas" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tobias Prim" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3253517" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823061v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2354-8_19" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823063v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Bhardwaj" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2354-8_47" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261233v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dreyer" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Ferber" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Filimonova" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Garcia-Cely" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hearty" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911011v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adak" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238675v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Libby" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4408-2_18" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262076v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238674v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan K. Giri" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4408-2_19" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210336v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197523v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Sahoo" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Mohanty" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.33.011135" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238676v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4408-2_120" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302827v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219313_0028" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178535v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2019)220" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073471v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959738v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422063v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonelli" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becher" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beneke" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2010.05.003" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967126v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Keun Ahn" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120450v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239157v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abudin&#233;n" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adak" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adamczyk" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aggarwal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911088v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dong" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luo" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910993v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807828v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baartman" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735743v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302938v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911042v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911099v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616197v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911160v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911028v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267323v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210354v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235655v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229338v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564617v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892968v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccucci" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gershon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenzie" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ligeti" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakai" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973214v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03038909v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917253v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03039014v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934076v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03038981v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03039040v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953149v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739571v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953163v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03040130v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973131v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137148v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861983v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989584v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernhard" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blyth" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008443v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alhakami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.011802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/37w5-glpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Adachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latika Aggarwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossain Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Akopov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7p5s-f9qp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abumusabh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2fhj-8vyx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mkx8-cl23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.032012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fmn3-h8fy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jnwn-ts6q" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hajjaji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Missaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trabelsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzaza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.115975" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mateusz Adamczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yzvh-v3hm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alghamdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8x1h-39dp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vg9c-xvdc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)184" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dcwd-5tg4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Alhakami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L071102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2025)195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maity" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahinipati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.L031101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787819v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.072013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391075v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101804" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.012001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)212" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.211804" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.012001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.112020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aloisio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)206" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutsche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanhart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Hern&#225;ndez-Rey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.030001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teramoto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uehara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Said" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abudin&#233;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.072002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111803" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.181803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303036v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernlochner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tackmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.211801" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.231801" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lalwani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L031101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)146" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V Dong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Luo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Adachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aihara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Asner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L011102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudinen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L031103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787831v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodrov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pakhlov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nayak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)178" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Zhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Gao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. L. Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.012006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111104" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302984v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Han" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Shen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2023)055" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.051804" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302675v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.181801" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.021801" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhukova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mizuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)131" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanida" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L031104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302954v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -T. Lai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Asner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.181804" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanuki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Marino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.261802" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hirata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iijima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kato" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.071804" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. -N. Chu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -R. Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Z. Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.112007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302759v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302749v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.121802" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krohn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferlewicz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urquijo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.012003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303057v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Moon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Won" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L111102" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -Y. Chang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.052011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897818v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichirou Adachi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Asner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Atmacan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagir Aushev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L031102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302807v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.091902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.032006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano de Marino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guadagnoli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Beom Park" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.055010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302996v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhuyan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L051101" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302719v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171803" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302827v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.071802" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.L091102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597907v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Li" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Cui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Shen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)090" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586262v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.081804" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bloomfield" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Sevior" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525227v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nath" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787846v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2022)034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224718v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gebauer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bele&#241;o" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.032013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Waheed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savinov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Asner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.L051103" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720163v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czank" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaegle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.012003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572538v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2022)063" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650576v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inami" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hayasaka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)110" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580504v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)095" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Ahn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arinstein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arita" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011001v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higuchi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyabayashi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sumisawa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.032003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Nisar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L031101" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914532v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Moon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.L111101" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choudhury" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandilya" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)105" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224742v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ahlburg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.181802" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yelton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alsaid" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sutcliffe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Tonder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.U. Bernlochner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217594v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Tang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)160" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507538v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164351v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Browder" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171335v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.072004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486059v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovalenko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garmash" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krokovny" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269822v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.012012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507489v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.261801" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438864v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.211801" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461676v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmacan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Schwartz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinoshita" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L091105" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262063v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aziz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.161801" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217540v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)137" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557739v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ku" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.012003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Ligeti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monteil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papucci" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.056023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03040091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.161806" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.161803" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010979v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahoo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Mohanty" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.111101" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934031v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Zyla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barnett" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beringer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahl" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Dwyer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptaa104" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383431v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katrenko" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.122001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098928v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chilikin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Asner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2020)034" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098932v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;t. Prim" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;u. Bernlochner" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldenzweig" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.032007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504642v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.141801" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/44/2/021001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902963v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Altmannshofer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaujean" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bell" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptz106" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303023v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Resmi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libby" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2019)178" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886168v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Seong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Vahsen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.011801" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052007" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Li" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.112010" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383402v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Yuan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.111103" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129987v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.111101" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302993v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Epifanov" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.071101" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065799v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Singh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.071102" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975380v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kaliyar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Behera" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.031102" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066908v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bell&#233;e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pais" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puig Navarro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7127-3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952704v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.082001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990229v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.112008" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802080v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.012005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846610v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.071101" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763483v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakano" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamamoto" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802037v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.112004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645701v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ajaltouni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Akar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5230-x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aaij" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5178-x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01441661v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adinolfi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ajaltouni" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.045" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582764v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041802" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645671v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2017)027" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645574v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5151-8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01415342v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.062" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401975v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2017)001" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01478539v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518154v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sw. Banerjee" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Haim" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5058-4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582896v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)055" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645260v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.051103" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582785v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2017)037" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01401993v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2017)162" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645612v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.101801" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448051v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2017)108" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285948v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.077" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366369v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4489-7" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01311268v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2016)131" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292932v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.074" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01295442v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.022" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336333v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.082003" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01351559v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.072001" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350881v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.152003" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292928v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Affolder" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2016)132" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194543v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deschamps" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes-Genon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacker" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.073007" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150338v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032002" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114799v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)024" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184641v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)053" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01196073v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)103" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150324v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.012012" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184860v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.161802" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155636v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.112005" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152574v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adametz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.121604" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150332v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)005" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01155631v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)039" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292936v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3809-7" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01103075v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)064" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011976v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bevan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golob" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Mannel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prell" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Yabsley" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3026-9" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862357v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monteil" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.033016" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602509v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Itoh" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.033005" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204334v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchalla" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Komatsubara" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muheim" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestrini" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Artuso" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-008-0716-1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005062v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001157v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529901108" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003469v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000302v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003470v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003466v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000596v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011555v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001158v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000192v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000308v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000365v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000303v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00690-X" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011553v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011558v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000304v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011556v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011559v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000306v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000307v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000305v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003481v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01245798" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001160v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000310v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003471v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011554v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011557v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jezequel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00062-8" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000376v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000309v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)01596-7" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005056v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001159v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00061-6" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011560v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010760v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003564v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011564v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005698v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010763v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010761v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010775v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005697v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010777v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010765v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010776v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010782v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00353-5" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010774v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001339v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003563v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005700v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001724v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010778v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010781v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003522v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010780v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010762v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010779v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010764v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010773v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003614v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001561v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001377v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001560v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011566v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001557v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001272v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003599v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001361v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009625v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003600v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011568v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011567v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023126v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001562v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001547v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casper" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003613v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003615v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003602v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003591v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001456v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659009v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S Vismaya" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sandilya" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Trabelsi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0289-3_349" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659013v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarna Prabha Maharana" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Sandilya" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Sagar Vobbilisetti" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0289-3_348" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555826v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismaya V S" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.462.0088" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174619v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokhee Park" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Itoh" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptaparna Biswas" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tobias Prim" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3253517" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261233v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Dreyer" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Ferber" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Filimonova" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Garcia-Cely" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hearty" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823061v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2354-8_19" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823063v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Bhardwaj" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2354-8_47" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238675v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Libby" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4408-2_18" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911011v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adak" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262076v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238674v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan K. Giri" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4408-2_19" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210336v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197523v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Sahoo" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Mohanty" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.33.011135" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238676v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4408-2_120" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302827v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219313_0028" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178535v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2019)220" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959738v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073471v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422063v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonelli" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becher" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beneke" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2010.05.003" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967126v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Keun Ahn" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120450v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239157v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abudin&#233;n" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adak" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adamczyk" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aggarwal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911088v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dong" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luo" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807828v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baartman" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735743v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910993v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302938v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911042v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911099v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616197v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911160v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911028v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210354v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267323v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235655v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229338v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973214v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892968v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccucci" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gershon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kenzie" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ligeti" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakai" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564617v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03038909v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934076v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917253v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03039014v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953149v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03038981v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03039040v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973131v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739571v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03040130v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953163v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137148v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861983v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989584v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernhard" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blyth" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008443v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>