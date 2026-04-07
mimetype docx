--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -298,2163 +298,2163 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'odyssée du sinus, seconde partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un problème, neuf approches !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casse-tête égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'odyssée du sinus, première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 556</w:t>
+              <w:t xml:space="preserve">, 2025, 555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équations de Pell-Fermat x^2 - D y^2 = 1 pour D = d^2-1, d, x, y entiers naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 137</w:t>
+              <w:t xml:space="preserve">, 2025, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ivan Boyer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triplets de Markov-Hurwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous sommes toutes distinctes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (134), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des cerises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 555</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138</w:t>
+              <w:t xml:space="preserve">, 2024, 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All of Monty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135, pp.24</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infomathic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Queruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 134 (134), pp.17</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aiguille de Buffon, encore et encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brossard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. coli et compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Union des Professeurs de Spéciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hiver 2022-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matrices de Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 131</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ivan Boyer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le barbier était une femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pythagore, J'adore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculptissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...526 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mathématique migrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jadiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid Fayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Sculptissimo</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournez méninges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Tournez méninges</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au calcul bien pesé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Au calcul bien pesé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagine R...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Union des Professeurs de classes préparatoires Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (267), pp.30-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques à/en portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mathématiques à/en portée</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de probas, pas de chocolat !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Informathique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Edwige Croix</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo monsieur Le Monde !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil des maths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Bulletion de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeur, un métier à tisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378620v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02931320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir le lycée « classique » d’une formation qualifiante</w:t>
               </w:r>
@@ -3138,51 +3138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre-Simon Laplace, un savant des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (88), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3505,51 +3505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complexes avec la classe (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,2844 +3574,2844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le facteur est bien passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Superpouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perles du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Evci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fève du boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bréheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somme et produit, couple star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos racines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une multitude irrationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes : géométriques = mirifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A T R I X Transpositions. Spécial Prod : de l’autre côté du miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Aurèle Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y'a moyen de moyenner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par(ab)oles... Par(ab)oles...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Hormière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensembles bien équilibrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Felloneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturday knights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En phase et quadrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238232v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la trigonométrie saute aux yeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de Zéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récurrence chocolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer d'aire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la biodiversité génétique : le principe de Hardy-Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616385v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-P Thalès-Pythagore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquet-Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">f' g + f g' ou f 'g − f g' ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e iα + e iβ : demi-somme, carton plein !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tête à Toto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chewing-games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bon virage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pantaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Y'a moyen de moyenner ?</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aire du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquadiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abeilles de Fibonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clés du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les abeilles de Fibonacci</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les probabilités ont la cote !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...1416 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6791,51 +6791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="926FA5A4"/>
+    <w:nsid w:val="16E50E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-zayana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4827-0132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/xunyWCx1z2M" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gufflet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Verneyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04187614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Queruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michalak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04088524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04100783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03938220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jadiba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kraiem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Fayala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949463v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Croix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duponteil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guisnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauseigneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04055340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Braun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03568805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Felloneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03680669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03616385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545055v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03880208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim Evci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03517868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;heret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03647693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03682348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03740069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03601662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03550097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Massard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03668077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Hormi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03476257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03394441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03246163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03238232v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03334582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03265173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet-Malo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03251219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03372224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03484338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lusseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pantaloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaouch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003 E 013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-zayana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4827-0132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/xunyWCx1z2M" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gufflet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Verneyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04187614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Queruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michalak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04088524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04100783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03938220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949463v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jadiba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kraiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Fayala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Croix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duponteil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guisnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauseigneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Braun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04055340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03880208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim Evci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03517868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;heret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03616385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03680669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03647693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03682348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03740069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03550097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Massard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03601662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03668077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Hormi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Felloneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03568805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03238232v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03334582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03265173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet-Malo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03251219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03372224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03484338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lusseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pantaloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03394441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03476257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03246163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaouch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003 E 013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>