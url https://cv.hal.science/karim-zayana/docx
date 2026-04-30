--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -182,51 +182,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Principaux diplômes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteur en électronique et communications numériques (Paris)Ingénieur des Télécommunications (Paris)Maîtrise de mathématiques (Paris)Brevet de secourisme PSC1 délivré par la Croix-Rouge française (Paris)Permis bateau option côtière  (partie pratique validée à Key West - USA et Cherbourg, partie théorique validée à Cherbourg)Monitorat fédéral de voile légère / option windsurf (Fédération Française de Voile) : partie théorique suivie et validée dans les centres de La Hague / Le Havre / Monteynard ; partie sportive suivie et validée sur les spots de Gruissan / St-Quentin-en-Yvelines / Marseillan-Les-Glénans (niveau 4 FFV) ; parties pédagogiques (CQP/Formation Professionnelle Initiale) validées à Concarneau-île de Glénan. Niveau 5 FFV en cours sur les spots de Quiberon, Toulon et l'Almanarre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Missions effectuées hors métropole</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tunis (jan 2025, avr 2025, nov 2025), Bakou (2023), Cayenne (2023, 2020), Genève (2023), Djibouti (2022), Dakar (2022), Istanbul (2017), Bruxelles (2016)</w:t>
+        <w:t xml:space="preserve">Tunis (avr 2026, nov 2025, avr 2025, jan 2025), Bakou (2023), Cayenne (2023, 2020), Genève (2023), Djibouti (2022), Dakar (2022), Istanbul (2017), Bruxelles (2016)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Langues parlées</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Français, anglais, espagnol, arabe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Associatif, Hobbies, Bénévolat</w:t>
       </w:r>
@@ -380,1861 +380,1861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Casse-tête égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un problème, neuf approches !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'odyssée du sinus, première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équations de Pell-Fermat x^2 - D y^2 = 1 pour D = d^2-1, d, x, y entiers naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 137</w:t>
+              <w:t xml:space="preserve">, 2025, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ivan Boyer</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triplets de Markov-Hurwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous sommes toutes distinctes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (134), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des cerises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 555</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138</w:t>
+              <w:t xml:space="preserve">, 2024, 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All of Monty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135, pp.24</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infomathic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Queruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 134 (134), pp.17</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aiguille de Buffon, encore et encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brossard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. coli et compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Union des Professeurs de Spéciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hiver 2022-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matrices de Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 131</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ivan Boyer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le barbier était une femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Michalak</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mathématique migrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jadiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid Fayala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ivan Boyer</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculptissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...349 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythagore, J'adore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sculptissimo</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournez méninges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Tournez méninges</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au calcul bien pesé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Au calcul bien pesé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagine R...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Union des Professeurs de classes préparatoires Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (267), pp.30-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de probas, pas de chocolat !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques à/en portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931319v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02931334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Informathique»</w:t>
               </w:r>
@@ -3574,2726 +3574,2726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Superpouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le facteur est bien passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturday knights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensembles bien équilibrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Felloneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perles du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Evci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fève du boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bréheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une multitude irrationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evrim Evci</w:t>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Richard Bréheret</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somme et produit, couple star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos racines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes : géométriques = mirifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Produits scolaires</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A T R I X Transpositions. Spécial Prod : de l’autre côté du miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Aurèle Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y'a moyen de moyenner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Produits scolaires</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par(ab)oles... Par(ab)oles...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Hormière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Point gamma</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abeilles de Fibonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aire du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquadiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Bernard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En phase et quadrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238232v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la trigonométrie saute aux yeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer d'aire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Par(ab)oles... Par(ab)oles...</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la biodiversité génétique : le principe de Hardy-Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de Zéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récurrence chocolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-P Thalès-Pythagore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquet-Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">f' g + f g' ou f 'g − f g' ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e iα + e iβ : demi-somme, carton plein !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tête à Toto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chewing-games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bon virage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pantaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...765 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484338v1</w:t>
-              </w:r>
-[...350 lines deleted...]
-                <w:t xml:space="preserve">hal-03246163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clés du crédit</w:t>
               </w:r>
@@ -6791,51 +6791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16E50E40"/>
+    <w:nsid w:val="B4389271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7022,51 +7022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-zayana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4827-0132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/xunyWCx1z2M" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gufflet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Verneyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04187614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Queruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michalak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04088524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04100783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03938220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949463v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jadiba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kraiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Fayala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Croix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duponteil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guisnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauseigneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Braun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04055340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03880208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim Evci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03517868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;heret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03616385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03680669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03647693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03682348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03740069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03550097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Massard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03601662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03668077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Hormi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Felloneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03568805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03238232v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03334582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03265173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet-Malo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225120v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349891v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03251219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03372224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03484338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lusseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pantaloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03394441v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03476257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03246163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaouch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003 E 013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-zayana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4827-0132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/xunyWCx1z2M" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gufflet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Verneyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04187614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Queruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michalak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04088524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04100783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03938220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jadiba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kraiem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Fayala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949463v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Croix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duponteil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guisnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauseigneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04055340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Braun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03568805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Felloneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03880208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim Evci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03517868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;heret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03647693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03616385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03680669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03682348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03740069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03550097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Massard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03601662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03668077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Hormi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03476257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03394441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03246163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03238232v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03334582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03265173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet-Malo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03251219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03372224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03484338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lusseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pantaloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaouch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003 E 013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>