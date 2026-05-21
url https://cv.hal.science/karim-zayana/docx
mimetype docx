--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -89,50 +89,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">karim-zayana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0006-4827-0132</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PgBBruMAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -212,51 +233,51 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Langues parlées</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Français, anglais, espagnol, arabe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Associatif, Hobbies, Bénévolat</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Encadrant FFV -- moniteur fédéral de windsurf aux Glénans ; Aide aux devoirs hebdomadaires auprès de collégiens de REP (Paris) ; Donneur (sang) ; plusieurs fois président ou secrétaire d'associations locales ou nationales (école de musique municipale, APMEP, UPS). Bricolage domestique (tout), sports (windsurf, roller en ligne), musique (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guitares</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -264,2355 +285,2424 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ellipsoïde de John-Loewner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139 (139)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casse-tête égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'odyssée du sinus, seconde partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un problème, neuf approches !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'odyssée du sinus, première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équations de Pell-Fermat x^2 - D y^2 = 1 pour D = d^2-1, d, x, y entiers naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 137</w:t>
+              <w:t xml:space="preserve">, 2025, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triplets de Markov-Hurwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous sommes toutes distinctes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (134), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des cerises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All of Monty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gufflet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infomathic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Queruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aiguille de Buffon, encore et encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matrices de Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. coli et compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Union des Professeurs de Spéciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hiver 2022-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le barbier était une femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Verneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangente (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculptissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pythagore, J'adore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mathématique migrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jadiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahid Fayala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au calcul bien pesé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 555</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...280 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournez méninges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brossard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagine R...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 131</w:t>
+              <w:t xml:space="preserve">Bulletin de l’Union des Professeurs de classes préparatoires Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (267), pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...231 lines deleted...]
-                <w:t xml:space="preserve">Ivan Boyer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de probas, pas de chocolat !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lartigue</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques à/en portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Professeurs de Spéciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Hiver 2022-2023</w:t>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rioul</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Informathique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo monsieur Le Monde !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletion de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professeur, un métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichir le lycée « classique » d’une formation qualifiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangente (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.46-47</w:t>
+              <w:t xml:space="preserve">, 2014, Tangente Education, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Karim Zayana</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets de RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangente (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2013, Tangente Education (24)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...987 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2622,370 +2712,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes de proportionnalités algébriques et géométriques en lien avec les programmes collège et lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'IREM (Instituts de recherche sur l'enseignement des mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure simultanée des réponses impulsionnelles en macrodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duponteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modelisation of shadowing cross-correlations between two base-stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guisnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bonnes séquences pour l'estimation du canal radiomobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duponteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Conrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thiriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2995,113 +3085,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoramaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9782729810504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3111,124 +3201,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre-Simon Laplace, un savant des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (88), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.112, 2024, 9782848842585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3238,130 +3328,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes gloutons avec la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beauseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3371,104 +3461,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for simultaneously measuring the propagating characteristics of a plurality of radioelectric channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duponteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 6823175. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3478,2966 +3568,2966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complexes avec la classe (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le facteur est bien passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une multitude irrationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perles du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrim Evci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fève du boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bréheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somme et produit, couple star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos racines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes : géométriques = mirifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y'a moyen de moyenner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A T R I X Transpositions. Spécial Prod : de l’autre côté du miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Aurèle Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par(ab)oles... Par(ab)oles...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Hormière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point gamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturday knights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembles bien équilibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Felloneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer d'aire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Felloneau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la biodiversité génétique : le principe de Hardy-Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En phase et quadrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238232v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la trigonométrie saute aux yeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de Zéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récurrence chocolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-P Thalès-Pythagore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquet-Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tête à Toto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">f' g + f g' ou f 'g − f g' ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e iα + e iβ : demi-somme, carton plein !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bon virage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pantaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chewing-games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abeilles de Fibonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aire du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquadiff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rabiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clés du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les probabilités ont la cote !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...1593 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6447,100 +6537,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de mesure et de modélisation de canaux de propagation radiomobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Télécom ParisTech, 2003. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003 E 013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00000817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6550,180 +6640,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes de proportionnalités algébriques et géométriques en lien avec les programmes de collège et lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La portée des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6791,51 +6881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4389271"/>
+    <w:nsid w:val="7446AD75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7022,51 +7112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-zayana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4827-0132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/xunyWCx1z2M" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gufflet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Verneyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04187614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Queruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michalak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04088524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04100783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03938220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jadiba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kraiem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Fayala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949463v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Croix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duponteil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guisnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauseigneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04055340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Braun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03568805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Felloneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03880208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim Evci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03517868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;heret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03647693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03616385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03680669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03682348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03740069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03550097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Massard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03601662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03668077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Hormi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03476257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03394441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03246163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03238232v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03334582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03265173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet-Malo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03251219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03372224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03484338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lusseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pantaloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaouch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003 E 013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karim-zayana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4827-0132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PgBBruMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/shorts/xunyWCx1z2M" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gufflet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Verneyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04187614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Queruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michalak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04100783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04088524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03938220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949463v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jadiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kraiem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid Fayala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Croix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duponteil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guisnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauseigneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04055340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03647693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03880208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrim Evci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03517868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;heret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03545055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03616385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03680669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03682348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03740069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03601662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03550097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Massard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03668077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Hormi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03568805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03807082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Felloneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03334582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03238232v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03448892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03265173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquet-Malo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03251219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03225120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03349891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03484338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lusseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pantaloni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03372224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03476257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03246163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03394441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chaouch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003 E 013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>