--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1715,273 +1715,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily life monitoring post stroke: accelerometric references in healthy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Neural correlates of functional upper limb motor task performance using combined fNIRS-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443323v1</w:t>
+                <w:t xml:space="preserve">hal-04158634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of functional upper limb motor task performance using combined fNIRS-EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Muller</w:t>
+                <w:t xml:space="preserve">Daily life monitoring post stroke: accelerometric references in healthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158634v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte de force n’est pas seule responsable des caractéristiques du mouvement du membre supérieur parétique post-AVC</w:t>
               </w:r>
@@ -2330,295 +2330,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Post-polio syndrome is not a dysimmune condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (2), pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S1973-9087.23.08158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342891v1</w:t>
+                <w:t xml:space="preserve">hal-04649277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-polio syndrome is not a dysimmune condition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gelis</w:t>
+                <w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille O Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Faity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (2), pp.270-279. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S1973-9087.23.08158-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649277v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Arm Capacity in Chronic Stroke: Evaluating Paretic Arm Non-Use Through Arm Efficiency—A Cross-Sectional Study</w:t>
               </w:r>
@@ -3532,295 +3532,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carré</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755995v1</w:t>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+                <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Augé</w:t>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">V. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+              <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3999,51 +3999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D154D11B"/>
+    <w:nsid w:val="18D39C2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4230,51 +4230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bakhti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2191-8318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224381946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.23.08158-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muthalib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0451-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bakhti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2191-8318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224381946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.23.08158-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muthalib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0451-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>