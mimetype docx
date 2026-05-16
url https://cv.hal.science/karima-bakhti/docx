--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">224381946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xBe-8IsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,901 +203,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Evidential Clustering Generating decision-maker–aligned explanations : Presenting the Iterative Evidential Mistakeness Minimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor F. Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFTA 2025 - 7th School on Belief Functions and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Granada, Spain. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité Vs Efficience : Quel Choix pour l’Utilisation du Bras Parétique dans les Activités de la Vie Quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Perf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées Francophones de Kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Montpellier, France. 25 (279), pp.115, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après un AVC, le non-use proximal du bras dépend de la hauteur de la cible à atteindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e congrès national de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain hemodynamic and electrical activity during functional upper limb movements in chronic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM/ESPRM/SPMFR 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder weakness induces trunk compensation after a stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th world congress of the ISPRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a circular steering task quantify sensorimotor integration in persons with stroke?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Fauviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost NFC sensor-RFID wristband used to determine Metabolic-Equivalent-of-Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Belaizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDTechEx Show! Europe 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1086,1233 +1107,1233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Evidential Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor F. Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès national de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical activation patterns of unilateral upper limb tasks in healthy adults: perspectives for stroke rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bakhti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2022 (SOFMER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical activation of unilateral upper limb tasks: Perspectives for stroke rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bakhti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM/ESPRM/SPMFR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of functional upper limb motor task performance using combined fNIRS-EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily life monitoring post stroke: accelerometric references in healthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte de force n’est pas seule responsable des caractéristiques du mouvement du membre supérieur parétique post-AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinect as a reliable assessment tool to automatize individualized rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e congrès national de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigravity Muscle Weakness May Induce Proximal Arm Nonuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e congrès national de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation (SOFMER), Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2322,1499 +2343,1499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-polio syndrome is not a dysimmune condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (2), pp.270-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23736/S1973-9087.23.08158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Arm Capacity in Chronic Stroke: Evaluating Paretic Arm Non-Use Through Arm Efficiency—A Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Perf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15459683241303691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging Effects on Electrical and Hemodynamic Responses in the Sensorimotor Network During Unilateral Proximal Upper Limb Functional Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 443, pp.114322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2023.114322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of the upper arm early after stroke: Video games versus conventional rehabilitation. A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesjet E.H. van Dokkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (3), pp.173-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinect-based assessment of proximal arm non-use after a stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12984-018-0451-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Limb Isokinetic Strengthening Versus Passive Mobilization in Patients With Chronic Stroke: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Coroian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Palayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (2), pp.321 - 328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmr.2017.08.490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating motor learning from recovery in exoskeleton training post-stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schweighofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12984-018-0428-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3824,114 +3845,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal arm non-use in post-stroke individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Montpellier, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017MONT4006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01716292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3999,51 +4020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18D39C2B"/>
+    <w:nsid w:val="84B9D35F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4230,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bakhti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2191-8318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224381946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.23.08158-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muthalib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0451-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bakhti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2191-8318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224381946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xBe-8IsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Perf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Fauviaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gelis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.23.08158-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241303691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muthalib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0451-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01716292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>