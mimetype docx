--- v0 (2026-03-18)
+++ v1 (2026-05-16)
@@ -141,1639 +141,1769 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succès des campagnes en equity crowdfunding : une analyse à partir des outils internes et externes de communication</w:t>
+                <w:t xml:space="preserve">Évolution de l’actionnariat dans les sociétés à mission : étude exploratoire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard-Guerraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.203.0017⟩</w:t>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (17), pp.61-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20366-7.p.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371982v1</w:t>
+                <w:t xml:space="preserve">hal-05590105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bankruptcy of ECF-funded firms: Evidence from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Succès des campagnes en equity crowdfunding : une analyse à partir des outils internes et externes de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric-Alain Zoukoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 20 (3), pp.17-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.203.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945206v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">… Et pour quelques euros de plus : Une contribution à la connaissance des pratiques d’equity crowdfunding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bankruptcy of ECF-funded firms: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Zopounidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NS 5</w:t>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246664v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding et les jeunes Vers une connaissance de la « jeune foule »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">… Et pour quelques euros de plus : Une contribution à la connaissance des pratiques d’equity crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Redis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NS 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02549004v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than three’s a crowd . . . in the best interest of companies!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le crowdfunding et les jeunes Vers une connaissance de la « jeune foule »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SBR-09-2014-0042⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01890575v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02549004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking Relationships and Syndicated Loans during the 2008 Financial Crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More than three’s a crowd . . . in the best interest of companies!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
+                <w:t xml:space="preserve">Isabelle Maque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.23 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-09-2014-0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10693-013-0172-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01067252v1</w:t>
+                <w:t xml:space="preserve">halshs-01890575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises environnementales, marchés financiers et communication environnementale des entreprises : proposition d’une méthode d’évaluation des accidents industriels et des crises environnementales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Banking Relationships and Syndicated Loans during the 2008 Financial Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsg.263.0197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.99:113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10693-013-0172-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01368536v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation bâle II et architecture organisationnelle : le cas du groupe banque populaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crises environnementales, marchés financiers et communication environnementale des entreprises : proposition d’une méthode d’évaluation des accidents industriels et des crises environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vse.183.0009⟩</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/5 (263-264), pp.197 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.263.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105277v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complementarity of Regulatory and Internal Governance Mechanisms in Banks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réglementation bâle II et architecture organisationnelle : le cas du groupe banque populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183-183, pp.P. 9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.183.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00358023v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des crédits syndiqués comme défense contre les problèmes informationnels : une analyse empirique sur le marché français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Complementarity of Regulatory and Internal Governance Mechanisms in Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (2), pp.35 - 68</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98, pp.6-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391670v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00358023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure des crédits syndiqués comme défense contre les problèmes informationnels – une analyse empirique sur le marché français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (2), pp.35-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure des crédits syndiqués comme défense contre les problèmes informationnels : une analyse empirique sur le marché français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (2), pp.35 - 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social des plateformes et des entrepreneurs : Une analyse du succès des levées de fonds sur le marché français de l’equity crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social interne et réseaux sociaux : Une analyse des levées de fonds sur le marché français de l’equity crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des 3F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward crowdfunding, qui faut-il attirer en début de campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées Internationales d'Economie Monétaire, Bancaire et Financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social interne et réseaux sociaux : Une analyse des levées de fonds sur le marché français de l’equity crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Innovation &amp; Financing Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence des administrateurs étrangers, développement international et performance des grands groupes français cotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banking relationship and syndicated loans during the last financial crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th GdRE Annual International Symposium on Money, Banking and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Reading, Royaume-Uni. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1783,126 +1913,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie et gestion de la banque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lobez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.boua.2019.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1912,214 +2042,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding, un financement innovant de l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiran, André; Uzunidis, Dimitri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’entrepreneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary chapter : cartography of academic literature on crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maque Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerome Meric, Julienne Brabet, Isabelle Maque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Perspectives on Crowdfunding : Positive, Normative and Critical Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Publishing, 2016, 978-1-78560-315-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2129,219 +2259,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Bank Transparency really Help Financial Markets and Regulators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a banking relationship help a firm on the syndicated loans market in a time of financial crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00538328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2409,51 +2539,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B0BB453"/>
+    <w:nsid w:val="F842DD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2640,51 +2770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouaiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-634X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02945206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Redis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-09-2014-0042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-013-0172-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.263.0197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.183.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Statnik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.boua.2019.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maque Isabelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karima-bouaiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2889-634X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-05590105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard-Guerraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20366-7.p.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.203.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02945206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zopounidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Redis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-09-2014-0042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-013-0172-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.263.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.183.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02995326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vigneron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Statnik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.boua.2019.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maque Isabelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>